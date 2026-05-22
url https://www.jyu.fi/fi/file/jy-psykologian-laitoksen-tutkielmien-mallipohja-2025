--- v0 (2025-11-05)
+++ v1 (2026-05-22)
@@ -1,62 +1,63 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
-  <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
+  <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.template.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
+  <Override PartName="/docMetadata/LabelInfo.xml" ContentType="application/vnd.ms-office.classificationlabels+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="27A37CD7" w14:textId="77777777" w:rsidR="00984B4E" w:rsidRDefault="00984B4E" w:rsidP="00984B4E">
+    <w:p w14:paraId="00FBBEB8" w14:textId="77777777" w:rsidR="00984B4E" w:rsidRDefault="00984B4E" w:rsidP="00984B4E">
       <w:pPr>
         <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
         <w:ind w:firstLine="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="00FBBEB8" w14:textId="77777777" w:rsidR="00984B4E" w:rsidRDefault="00984B4E" w:rsidP="00984B4E">
+    <w:p w14:paraId="67C21304" w14:textId="77777777" w:rsidR="002C49F9" w:rsidRDefault="002C49F9" w:rsidP="00984B4E">
       <w:pPr>
         <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
         <w:ind w:firstLine="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="56999120" w14:textId="77777777" w:rsidR="00984B4E" w:rsidRDefault="00984B4E" w:rsidP="00984B4E">
       <w:pPr>
         <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
         <w:ind w:firstLine="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="1CC7EF5A" w14:textId="77777777" w:rsidR="00984B4E" w:rsidRDefault="00984B4E" w:rsidP="00984B4E">
       <w:pPr>
         <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
         <w:ind w:firstLine="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="6029925B" w14:textId="77777777" w:rsidR="00984B4E" w:rsidRDefault="00984B4E" w:rsidP="00984B4E">
       <w:pPr>
         <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
         <w:ind w:firstLine="0"/>
         <w:jc w:val="left"/>
@@ -232,52 +233,57 @@
       </w:r>
     </w:p>
     <w:p w14:paraId="19327715" w14:textId="77777777" w:rsidR="00984B4E" w:rsidRDefault="00984B4E" w:rsidP="00984B4E">
       <w:pPr>
         <w:pStyle w:val="1kappale"/>
         <w:jc w:val="right"/>
       </w:pPr>
       <w:r>
         <w:t>Psykologian laitos</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="400F2A6F" w14:textId="77777777" w:rsidR="00984B4E" w:rsidRDefault="00984B4E" w:rsidP="00984B4E">
       <w:pPr>
         <w:pStyle w:val="1kappale"/>
         <w:jc w:val="right"/>
       </w:pPr>
       <w:r>
         <w:t>Jyväskylän yliopisto</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="08038BF8" w14:textId="49FCCA2E" w:rsidR="00984B4E" w:rsidRDefault="00984B4E" w:rsidP="00984B4E">
       <w:pPr>
         <w:pStyle w:val="1kappale"/>
         <w:jc w:val="right"/>
       </w:pPr>
-      <w:r>
-        <w:t>Xkuu 202X</w:t>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>Xkuu</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> 202X</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="01E5268C" w14:textId="77777777" w:rsidR="00984B4E" w:rsidRDefault="00984B4E">
       <w:pPr>
         <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
         <w:ind w:firstLine="0"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="7589FEB1" w14:textId="77777777" w:rsidR="00984B4E" w:rsidRDefault="00984B4E" w:rsidP="00984B4E">
       <w:pPr>
         <w:pStyle w:val="1kappale"/>
         <w:jc w:val="right"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="138045D3" w14:textId="77777777" w:rsidR="00984B4E" w:rsidRDefault="00984B4E" w:rsidP="00984B4E">
       <w:pPr>
         <w:pStyle w:val="1kappale"/>
@@ -337,52 +343,57 @@
       </w:r>
       <w:r w:rsidR="00984B4E">
         <w:t>, x sivua</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3A3F480D" w14:textId="3AC35118" w:rsidR="00984B4E" w:rsidRDefault="00984B4E" w:rsidP="00984B4E">
       <w:pPr>
         <w:pStyle w:val="1kappale"/>
       </w:pPr>
       <w:r>
         <w:t>Ohjaaja: Ohjaajan nimi</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="28BBEA00" w14:textId="77777777" w:rsidR="00984B4E" w:rsidRDefault="00984B4E" w:rsidP="00984B4E">
       <w:pPr>
         <w:pStyle w:val="1kappale"/>
       </w:pPr>
       <w:r>
         <w:t>Psykologia</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4C0CBC38" w14:textId="456FB807" w:rsidR="00984B4E" w:rsidRDefault="00984B4E" w:rsidP="00984B4E">
       <w:pPr>
         <w:pStyle w:val="1kappale"/>
       </w:pPr>
-      <w:r>
-        <w:t>Xkuu 202X</w:t>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>Xkuu</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> 202X</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2B373409" w14:textId="77777777" w:rsidR="00984B4E" w:rsidRDefault="00984B4E" w:rsidP="00984B4E">
       <w:pPr>
         <w:ind w:firstLine="0"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:t>___________________________________________________________________________</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="06761FA0" w14:textId="77777777" w:rsidR="00984B4E" w:rsidRDefault="00984B4E" w:rsidP="00984B4E">
       <w:pPr>
         <w:pStyle w:val="1kappale"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="35B3979C" w14:textId="489D84FE" w:rsidR="00984B4E" w:rsidRDefault="00984B4E" w:rsidP="00984B4E">
       <w:pPr>
         <w:pStyle w:val="1kappale"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Tähän tulee </w:t>
@@ -417,51 +428,51 @@
     <w:p w14:paraId="47300239" w14:textId="1289279A" w:rsidR="00984B4E" w:rsidRDefault="00984B4E" w:rsidP="00984B4E">
       <w:pPr>
         <w:pStyle w:val="1kappale"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Avainsanat: </w:t>
       </w:r>
       <w:r w:rsidR="00756400">
         <w:t>3–5</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> tutkielman aiheeseen olennaisesti liittyvää avainsanaa</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4B059226" w14:textId="43AE747C" w:rsidR="00984B4E" w:rsidRPr="00881385" w:rsidRDefault="00984B4E" w:rsidP="00984B4E">
       <w:pPr>
         <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
         <w:ind w:firstLine="0"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00594AE0">
+      <w:r w:rsidRPr="00CC71C4">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:br w:type="page"/>
       </w:r>
       <w:r w:rsidRPr="00984B4E">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t>UNIVERSITY OF JYVÄSKYLÄ</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2FC49473" w14:textId="77777777" w:rsidR="00984B4E" w:rsidRPr="00984B4E" w:rsidRDefault="00984B4E" w:rsidP="00984B4E">
       <w:pPr>
         <w:pStyle w:val="1kappale"/>
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00984B4E">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Department of Psychology</w:t>
@@ -550,51 +561,65 @@
       </w:r>
     </w:p>
     <w:p w14:paraId="203C55DA" w14:textId="2C8ED920" w:rsidR="00984B4E" w:rsidRPr="00984B4E" w:rsidRDefault="00F71221" w:rsidP="00984B4E">
       <w:pPr>
         <w:pStyle w:val="1kappale"/>
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Master’s</w:t>
       </w:r>
       <w:r w:rsidR="00984B4E" w:rsidRPr="00984B4E">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> Thesis</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t xml:space="preserve"> / Bachelor’s Thesis</w:t>
+        <w:t xml:space="preserve"> / </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Bachelor’s</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Thesis</w:t>
       </w:r>
       <w:r w:rsidR="00984B4E" w:rsidRPr="00984B4E">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:r w:rsidR="00984B4E">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">x </w:t>
       </w:r>
       <w:r w:rsidR="00984B4E" w:rsidRPr="00984B4E">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>pages</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="45B65699" w14:textId="61F177DD" w:rsidR="00984B4E" w:rsidRPr="00984B4E" w:rsidRDefault="00984B4E" w:rsidP="00984B4E">
       <w:pPr>
         <w:pStyle w:val="1kappale"/>
         <w:rPr>
           <w:lang w:val="en-US"/>
@@ -609,134 +634,141 @@
       <w:r>
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Name of the supervisor</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7F251394" w14:textId="77777777" w:rsidR="00984B4E" w:rsidRPr="008C59F1" w:rsidRDefault="00984B4E" w:rsidP="00984B4E">
       <w:pPr>
         <w:pStyle w:val="1kappale"/>
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="008C59F1">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Psychology</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3F13F73A" w14:textId="3E83FAC3" w:rsidR="006D6332" w:rsidRPr="00881385" w:rsidRDefault="00984B4E" w:rsidP="00984B4E">
       <w:pPr>
         <w:pStyle w:val="1kappale"/>
       </w:pPr>
+      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00881385">
-        <w:t>Month 202X</w:t>
+        <w:t>Month</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00881385">
+        <w:t xml:space="preserve"> 202X</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="428F600F" w14:textId="77777777" w:rsidR="005B07C3" w:rsidRDefault="005B07C3" w:rsidP="005B07C3">
       <w:pPr>
         <w:ind w:firstLine="0"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:t>___________________________________________________________________________</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1164EFA0" w14:textId="77777777" w:rsidR="005B07C3" w:rsidRDefault="005B07C3" w:rsidP="005B07C3">
       <w:pPr>
         <w:pStyle w:val="1kappale"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="68498E3C" w14:textId="5B964D4E" w:rsidR="005B07C3" w:rsidRDefault="00D16F9F" w:rsidP="005B07C3">
       <w:pPr>
         <w:pStyle w:val="1kappale"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Tähän tulee englanninkielinen </w:t>
       </w:r>
       <w:r w:rsidR="00E141FA">
         <w:t>tiivistelmä</w:t>
       </w:r>
       <w:r>
         <w:t>, jota koskevat samat ohjeet kuin suomenkielistä tiivistelmää.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="68E28E14" w14:textId="77777777" w:rsidR="005B07C3" w:rsidRDefault="005B07C3" w:rsidP="005B07C3">
       <w:pPr>
         <w:pStyle w:val="1kappale"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="56717FE3" w14:textId="52DF27B5" w:rsidR="005B07C3" w:rsidRPr="00D16F9F" w:rsidRDefault="00BE37CE" w:rsidP="005B07C3">
       <w:pPr>
         <w:pStyle w:val="1kappale"/>
       </w:pPr>
+      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00D16F9F">
         <w:t>Keywords</w:t>
       </w:r>
+      <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidR="005B07C3" w:rsidRPr="00D16F9F">
         <w:t xml:space="preserve">: </w:t>
       </w:r>
       <w:r w:rsidR="00D16F9F" w:rsidRPr="00D16F9F">
         <w:t>Samat a</w:t>
       </w:r>
       <w:r w:rsidR="00D16F9F">
         <w:t>vain</w:t>
       </w:r>
       <w:r w:rsidR="00D16F9F" w:rsidRPr="00D16F9F">
         <w:t>sanat englanniksi k</w:t>
       </w:r>
       <w:r w:rsidR="00D16F9F">
         <w:t>äännettyinä kuin suomenkielisen tiivistelmän yhteydessä</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="60808406" w14:textId="29990C6A" w:rsidR="00FE7173" w:rsidRPr="000165B7" w:rsidRDefault="005B07C3" w:rsidP="000165B7">
       <w:pPr>
         <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
         <w:ind w:firstLine="0"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00D16F9F">
         <w:br w:type="page"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7C6048C9" w14:textId="6EC559C2" w:rsidR="004C60DF" w:rsidRPr="006F58C6" w:rsidRDefault="00CF5DE7" w:rsidP="00C71D7A">
-[...1 lines deleted...]
-        <w:pStyle w:val="Heading1"/>
+    <w:p w14:paraId="7C6048C9" w14:textId="18F90601" w:rsidR="004C60DF" w:rsidRPr="006F58C6" w:rsidRDefault="004D0890" w:rsidP="00C71D7A">
+      <w:pPr>
+        <w:pStyle w:val="Otsikko1"/>
       </w:pPr>
       <w:bookmarkStart w:id="0" w:name="_Toc176781901"/>
-      <w:r w:rsidRPr="006F58C6">
+      <w:r>
         <w:lastRenderedPageBreak/>
-        <w:t>johdanto</w:t>
+        <w:t>Johdanto</w:t>
       </w:r>
       <w:r w:rsidR="00F71221">
         <w:t xml:space="preserve"> – Käytä </w:t>
       </w:r>
       <w:r w:rsidR="00F71221" w:rsidRPr="00C71D7A">
         <w:t>tyyliä</w:t>
       </w:r>
       <w:r w:rsidR="00F71221">
         <w:t xml:space="preserve"> otsikko 1</w:t>
       </w:r>
       <w:r w:rsidR="00515409">
         <w:t>/Heading 1</w:t>
       </w:r>
       <w:bookmarkEnd w:id="0"/>
     </w:p>
     <w:p w14:paraId="6B0785FD" w14:textId="312805AA" w:rsidR="00515409" w:rsidRPr="00515409" w:rsidRDefault="0062520D" w:rsidP="00515409">
       <w:pPr>
         <w:pStyle w:val="1kappale"/>
       </w:pPr>
       <w:r>
         <w:t>J</w:t>
       </w:r>
       <w:r w:rsidR="00515409">
         <w:t xml:space="preserve">ohdannon ensimmäinen kappale </w:t>
       </w:r>
@@ -812,51 +844,51 @@
       </w:r>
       <w:r w:rsidR="000C235F">
         <w:t xml:space="preserve"> viittaavat </w:t>
       </w:r>
       <w:r w:rsidR="00AF01D9">
         <w:t>Wordin</w:t>
       </w:r>
       <w:r w:rsidR="000C235F">
         <w:t xml:space="preserve"> yläreunan työkaluriviltä löyty</w:t>
       </w:r>
       <w:r w:rsidR="00AF01D9">
         <w:t>viin</w:t>
       </w:r>
       <w:r w:rsidR="000C235F">
         <w:t xml:space="preserve"> tyyleihin</w:t>
       </w:r>
       <w:r w:rsidR="00853648">
         <w:t xml:space="preserve"> (ks. kuvio 1 seuraavassa alaluvussa)</w:t>
       </w:r>
       <w:r w:rsidR="000C235F">
         <w:t xml:space="preserve">. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0724E45F" w14:textId="447EBF87" w:rsidR="00515409" w:rsidRDefault="001915F0" w:rsidP="00515409">
       <w:pPr>
-        <w:pStyle w:val="Heading2"/>
+        <w:pStyle w:val="Otsikko2"/>
       </w:pPr>
       <w:bookmarkStart w:id="1" w:name="_Toc176781902"/>
       <w:r>
         <w:t>Ensimmäinen alao</w:t>
       </w:r>
       <w:r w:rsidR="00515409">
         <w:t>tsikkotaso – Käytä tyyliä Otsikko 2/</w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidR="00515409">
         <w:t>Heading</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidR="00515409">
         <w:t xml:space="preserve"> 2</w:t>
       </w:r>
       <w:bookmarkEnd w:id="1"/>
     </w:p>
     <w:p w14:paraId="60B6BDD3" w14:textId="3AFEA994" w:rsidR="00D12000" w:rsidRDefault="00515409" w:rsidP="00D12000">
       <w:pPr>
         <w:pStyle w:val="1kappale"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Tämä on ensimmäinen alaotsikkotaso, jota voit käyttää </w:t>
       </w:r>
@@ -1094,62 +1126,62 @@
       </w:pPr>
       <w:r w:rsidRPr="00756FDD">
         <w:t xml:space="preserve">Wordin työkalu ikkunasta löytyvät </w:t>
       </w:r>
       <w:r w:rsidR="00AF01D9">
         <w:t>otsikko- ja teksti</w:t>
       </w:r>
       <w:r w:rsidRPr="00756FDD">
         <w:t>tyylit</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3B2A36A5" w14:textId="77777777" w:rsidR="00AF01D9" w:rsidRDefault="00AF01D9" w:rsidP="007B1354">
       <w:pPr>
         <w:pStyle w:val="Kuva-jataulukko-otsikko"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="1B8FC954" w14:textId="2929939A" w:rsidR="00E44D39" w:rsidRPr="00756FDD" w:rsidRDefault="007B1354" w:rsidP="007B1354">
       <w:pPr>
         <w:pStyle w:val="1kappale"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:drawing>
-          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="12B9E837" wp14:editId="526E8FD7">
+          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="12B9E837" wp14:editId="5A6BBCD9">
             <wp:extent cx="5731510" cy="621665"/>
             <wp:effectExtent l="0" t="0" r="2540" b="6985"/>
-            <wp:docPr id="1387979134" name="Kuva 1"/>
+            <wp:docPr id="1387979134" name="Kuva 1" descr="Näyttökuva tekstinkäsittelyohjelman työkalurivistä, jossa näkyy tyylivalikko. Esillä ovat tekstin muotoilutyylit kuten '1.1. kappale', 'Kuvateksti', 'Normaali', 'Ei väliä' sekä otsikkotasot 'Otsikko 1', 'Otsikko 2' jne. Tyylejä käytetään tekstin yhdenmukaiseen muotoiluun ja luettavuuden parantamiseen."/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
-                    <pic:cNvPr id="1387979134" name=""/>
+                    <pic:cNvPr id="1387979134" name="Kuva 1" descr="Näyttökuva tekstinkäsittelyohjelman työkalurivistä, jossa näkyy tyylivalikko. Esillä ovat tekstin muotoilutyylit kuten '1.1. kappale', 'Kuvateksti', 'Normaali', 'Ei väliä' sekä otsikkotasot 'Otsikko 1', 'Otsikko 2' jne. Tyylejä käytetään tekstin yhdenmukaiseen muotoiluun ja luettavuuden parantamiseen."/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId8"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="5731510" cy="621665"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p w14:paraId="34525670" w14:textId="79BE36AD" w:rsidR="00756FDD" w:rsidRDefault="00786674" w:rsidP="00756FDD">
@@ -1421,62 +1453,62 @@
           <w:i w:val="0"/>
           <w:iCs w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="007B4ACF">
         <w:rPr>
           <w:b/>
           <w:bCs w:val="0"/>
           <w:i w:val="0"/>
           <w:iCs w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">Kuvio 2 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="32FA9459" w14:textId="2D30D280" w:rsidR="00D31F18" w:rsidRDefault="007B4ACF" w:rsidP="005B4B89">
       <w:pPr>
         <w:pStyle w:val="Kuva-jataulukko-otsikko"/>
       </w:pPr>
       <w:r w:rsidRPr="007B4ACF">
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wpg">
             <w:drawing>
-              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251659264" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="541163C8" wp14:editId="3A2DD483">
+              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251659264" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="541163C8" wp14:editId="074548A1">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
                   <wp:posOffset>75565</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
                   <wp:posOffset>391160</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="4861560" cy="1285302"/>
                 <wp:effectExtent l="0" t="0" r="0" b="0"/>
                 <wp:wrapTopAndBottom/>
-                <wp:docPr id="5" name="Group 5"/>
+                <wp:docPr id="5" name="Group 5" descr="Näyttökuva Microsoft Wordin työkalurivistä, jossa näkyy 'Tyylit'-osio. Näkyvissä ovat tyylivaihtoehdot '1.1 teksti...', 'Leipätek...', 'Liitteet', 'Lista' ja 'Lähde'. Valittuna on tyyli 'Leipätek...', joka on korostettu keltaisella. Oikeassa reunassa on tyylin vaihtopainike, jossa on kaksi isoa A-kirjainta ja alasvetonuoli."/>
                 <wp:cNvGraphicFramePr/>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup">
                     <wpg:wgp>
                       <wpg:cNvGrpSpPr/>
                       <wpg:grpSpPr>
                         <a:xfrm>
                           <a:off x="0" y="0"/>
                           <a:ext cx="4861560" cy="1285302"/>
                           <a:chOff x="0" y="0"/>
                           <a:chExt cx="4787661" cy="1138687"/>
                         </a:xfrm>
                       </wpg:grpSpPr>
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="2" name="Picture 2"/>
                           <pic:cNvPicPr>
                             <a:picLocks noChangeAspect="1"/>
                           </pic:cNvPicPr>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="rId9">
                             <a:extLst>
                               <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                                 <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
@@ -1524,72 +1556,72 @@
                           <a:fillRef idx="1">
                             <a:schemeClr val="accent1"/>
                           </a:fillRef>
                           <a:effectRef idx="0">
                             <a:schemeClr val="accent1"/>
                           </a:effectRef>
                           <a:fontRef idx="minor">
                             <a:schemeClr val="lt1"/>
                           </a:fontRef>
                         </wps:style>
                         <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="ctr" anchorCtr="0" forceAA="0" compatLnSpc="1">
                           <a:prstTxWarp prst="textNoShape">
                             <a:avLst/>
                           </a:prstTxWarp>
                           <a:noAutofit/>
                         </wps:bodyPr>
                       </wps:wsp>
                     </wpg:wgp>
                   </a:graphicData>
                 </a:graphic>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:pict>
-              <v:group w14:anchorId="4DF62C39" id="Group 5" o:spid="_x0000_s1026" style="position:absolute;margin-left:5.95pt;margin-top:30.8pt;width:382.8pt;height:101.2pt;z-index:251659264" coordsize="47876,11386" o:gfxdata="UEsDBBQABgAIAAAAIQDki7K8DQEAABMCAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRwU7DMAyG&#10;70i8Q5QralN2QAi13YEObmNC4wGixG0jGieKQ9nenrTbJJgYEsfE/n5/Tsrlzg5shEDGYcVv84Iz&#10;QOW0wa7ib9un7J4zihK1HBxCxfdAfFlfX5XbvQdiiUaqeB+jfxCCVA9WUu48YKq0LlgZ0zF0wkv1&#10;LjsQi6K4E8phBIxZnDJ4XTbQyo8hstUuXR9MNutnzh4PfdOoihs78R47Ln4lAgx0hkjvB6NkTLuJ&#10;EfWZV3Z0yhM591BvPN0k8QsTpspPp+8DjtxLesxgNLCNDHEtbTIXOpCAhWucyv/OmCQtZa5tjYK8&#10;CbSaqZPTpWztPjHA+N/wJmGvMJ7Sxfyl9RcAAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQB&#10;AAALAAAAX3JlbHMvLnJlbHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PB&#10;MnrbUb/Q94l/f/hMi1qRJVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhq&#10;lCwG5lrLq9biZkxWOiqY22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7&#10;R0nTNEV3j6o9feQzro1iOWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD/&#10;/wMAUEsDBBQABgAIAAAAIQAZwvMxswMAAOsIAAAOAAAAZHJzL2Uyb0RvYy54bWycVttu2zgUfF+g&#10;/yDovZGt2I4jRCmMZBMUCBqj6aLPNEVZRCmSS9K3/foOSUlO4nR7CRCGFM9lOJxzmKsP+1YkW2Ys&#10;V7JMx2ejNGGSqorLdZn+8+Xu/TxNrCOyIkJJVqYHZtMP1+/+utrpguWqUaJiJkEQaYudLtPGOV1k&#10;maUNa4k9U5pJbNbKtMRhadZZZcgO0VuR5aPRLNspU2mjKLMWX2/jZnod4tc1o+6xri1ziShTYHNh&#10;NGFc+TG7viLF2hDdcNrBIH+AoiVcIukQ6pY4kmwMPwnVcmqUVbU7o6rNVF1zysIZcJrx6NVp7o3a&#10;6HCWdbFb64EmUPuKpz8OSz9t741+0ksDJnZ6DS7Cyp9lX5vW/wXKZB8oOwyUsb1LKD5O5rPxdAZm&#10;KfbG+Xx6PsojqbQB8yd+tPm797yYX8xm485zfD6fzS+8Z9Ynzl7A0ZwW+O04wOyEg59rBV5uY1ja&#10;BWl/KUZLzLeNfo/r0sTxFRfcHYL0cDEelNwuOV2auACdS5PwqkzzNJGkheKx65MmgRbv4G2iB/En&#10;elD0m02kummIXLOF1dAsqAxUvDTP/PJFupXg+o4L4W/Jz7uDQd+v9PEGN1F7t4puWiZdLCbDBM6o&#10;pG24tmliCtauGA5jPlYBECmsM8zRxieskfgzwMY7GzYCyiMwj9lCXr8sqJ/JAqQZ6+6ZahM/AThg&#10;wF2QgmwfbIemN4GcjgDCFEsvdHQb29OF1Qlhv1VQTw3RDBB82KMCJr0CHrdEJBN/oZ3BUG72R9RM&#10;RpPpxfwyTVBVk9l0ns9iUfVll5/nl+PzWDuYX+RBXUPpnHDEBNRhPcYf0EQKqbySAJIUQvrRKsGr&#10;Xl2hIbMbYRIcpkwJpRBNn/SZJSB4b9Ruf7YwcwfBYuTPrEZ9oHPkAcybccdxqyEVi+mmI/x0zWHw&#10;CK1CSAT0kaMau9hdAP+IvMYcC2uw964svBMDsNH/AYtiHzxCZiXd4NxyqcxbAYQbMkf7nqRIjWdp&#10;paoDuodREDU6qtX0jkPhD8S6JTF4lvART617xFALtStT1c3SpFHmv7e+e3uIG7tpssMzV6b23w3x&#10;PVB8lJD95Xgy8e9iWEBzORbm+c7q+Y7ctDcK14+uDXRh6u2d6Ke1Ue1XvMgLnxVbRFLkLlPqTL+4&#10;cfH5xZtO2WIRzGJzfZBPGi05Xp6v4C/7r8TorswdtP9J9aV2IuNo6+9DqsXGqZqHVnDkteMbZR9m&#10;4UUNEupef/9kP18Hq+P/KNffAQAA//8DAFBLAwQKAAAAAAAAACEAO02ZL+0gAADtIAAAFAAAAGRy&#10;cy9tZWRpYS9pbWFnZTEuUE5HiVBORw0KGgoAAAANSUhEUgAAAfcAAAB3CAYAAAAesglLAAAAAXNS&#10;R0IArs4c6QAAAARnQU1BAACxjwv8YQUAAAAJcEhZcwAADsMAAA7DAcdvqGQAACCCSURBVHhe7Z1Z&#10;dBRHmu/rcR79OI9+mXPmntPnXO7M3OnbMNPDjKfdGC/t7vbS7gWpbTfGYAw2e5ulEMb2tN1udTcN&#10;GGQjQNiYRWYVEouWEovYxGobJBBgNmOzaUESAvzd+CIzq6KyIrdapKLy//P5OzMjIiMjvsqIf0VV&#10;logQAAAAAAoKmDsAAABQYMDcAQAAgAID5g4AAAAUGDB3AAAAoMCAuQMAAAAFRqRqax1BEARBEFQ4&#10;Ct3K/d69e9Td0yu3AAAAwP2Il5eF0txvdffA3AEAANy3eHkZzB0AAAC4z4C52+BAdHV3w9wBAADc&#10;t3h5WSjNvbML5g4AAOD+xcvLQmnuHZ23HAOye99BCIIgKI914fK3aamQ8PKy0Jn7d999R+0dXXKr&#10;g28cAAAA+QsbdV9fXyAVmsF7eVkoV+432jtdV+7Am5PVcyj2h0GQIo4JACD3pGPurGyY+41zHVT+&#10;UCUtGvQJ1c1pMlP7Hy8vC6W537zZAXPPgJM1b1Ls3f9DdHESpIhjwrEBAOSWgTT3zytbadkP19Pa&#10;J7dR2c8/ods9t82c/sXLy0Jp7tdvtMPcMyD23j8RnZ8AaSRjAwDIKQNl7vfu3qOtk3bRxqfqaNsL&#10;TVT28Eo6XP25mZtKc+tVcy/7eHlZKM396nWYeybE/vjPRGdfhzSSsQEA5JSBMvdvTl+nNY9vobox&#10;BygmVPlMDa2ZvMnMTSZ29DI99vutOTN4Ly8bEHPv6O419/offvjg22s38EBdBsTe/xeiM68lFHaU&#10;WMjYAAByykCZ+/4PjlH1b2L06WNbaOUjG2nbqD1U9pOV9M35VAN/e8VhGj7jiNzmAi8vGxBzv3qj&#10;3dzrf/hdzpWrN7Byz4DYn/6V6PS4hMKOEgsZGwBAThkIc+/ru0PVLzdQw7h9tOwXq6n2nd207XdN&#10;VPGz9bR/XbKBX7p6S67ay3Z0yy0fZxsvL3M196+v9dJzUxqpo8t9pR2JBHuPcOHyN+Ze/8OB+Pqb&#10;azD3DIiVfp/o1KsJhR0lFjI2AICcMhDmfn7/17TpmTpa/8J2qlu4i25c6qDVj26hukn7aOWo9Ume&#10;sqq+jZ575yh9KMz90RkHaMmWk2ZO9vDyMldXnrv4GA0dtY5WbXY3vKDm3tp2ztzrfzgQl65chbln&#10;QOwvPyBqGZtQ2FFiIWMDAMgpbua+v/mINp2VibnXz2yivdOO0pKfrqZTRwwP2zKmng7M/JwWDqug&#10;S6euyDTmhXdj9KeN7fTygos0v7qTni2ppY5b2X2q3svLXF35megeemZaDQ15br6ZoieouR//stXc&#10;809FRQUNHz6cHnjgAUf5gQNx8fI3MPcMiP11MNHJVxIKO0osZGwAADnFydzZ2C3p8tM191vXe2j9&#10;s9upYdoB+uSldXS71zDqY5UttP13u2mzMPmGhXtkmvUgXXTlVXps1gl6c/U1eVy19yuZny28vMzR&#10;lZtbrtPw8Zuo5exVGvRkKcX2nTVzUglq7s1HvzD3/LFq7Sp68B8fpOJRxRSNRunJYU9SWXmZzON0&#10;a98PHIivLsHcMyE279+ITggzsxR2lFjI2AAAcorO3FVjdzL4dM396MoTFJvQTOtHbacdZTvNVKJr&#10;F9ppw4haOvjOl1T29Ccy7Y2y/TTxw6/oZ3Nb6InZJ+g3fzxNf/jsGo2bZ5h/tvDyMkdXfn5OrVy1&#10;/095nVy5Px9dZeakEtTc9x48Yu7549VXX5XGPn7qeKmhQ4eaOZS07wcOxLkLl2HuGQBzt6HEAuYO&#10;QO5xWrl7KR1z59+2bxxVR7FxB2jp02uo7VBiBc4+snViIzW+doCW/Xwt7a45IVfp/LH8T0qO00/f&#10;PCFM/qQw9+v0qPDT5pb0vxaw4+Vljq7Mq/ZL33bJfV618+r9yzOJ7xRUgpr7rr3BDHT4z4ZTcXFx&#10;XEOHKeau7PuBA3Hmq0sw9wyAudtQYgFzByD39Ke5Xzr6Da18eBOt+XE1Lf1RJW2dtJPqZjdR7cw9&#10;VDeridY8XUNrH66hZQ+to6lTq6S5t5y/KbdPv91Cz77TSi/P/4pmrrhIf157zKw1c7y8TOvKr77X&#10;SIN+UUpVdcflk/K8cmdzf3qc/rv3oOYe273P3PPH879+ngb946AkWaj7fuBAnD53AeaeATB3G0os&#10;YO4A5J7+NPemeYdo7aPVVPOrnVT7/F7a9OsG2vDLOqn1z9bSlqKdtPXXu2jdUzvop1OqaerCvfI8&#10;/n3703MP0y/fb6MRpWeodFM7PSLyL101Fs2Z4uVlwVzZgaDmXt8Y7I/tr1q1ih588EH5/fogId63&#10;UPf9wIFoPXMe5p4BMHcbSixg7gDknv4y9x6xuK0azb9tb6bacfvojz9YQKX/Vpakd7+/gNb9Zit9&#10;MH2/XK2vqjohz40duUzDp9XQb/96jl6cf54mLr1Ckz9qo5W1p2R+pnh5maMrr393Ma2K/oWq/1Yh&#10;t8tfHkfH160zc5MJau51jcEfLFj1ySp65sln6Hv/8D168O8Vc1f2/cCBOHn63P1n7q2lNDgymEqD&#10;/9Ag6+SluQ9kfJRYBDL3qpFi7ARtcxWNFOONx1yqbHXJmERoZJV57IZsi1LX4FJqFf+VjuStG/r2&#10;3Hfk0fjKS/IsPv1l7mf2XqSNv6qnQ++dpM/G1NC3F67JJ+VV3erspo0zt9HoabX09MztdLO9xzyb&#10;6Lf/U08vzDtDo8su09gPr9CfxOp9xFu1Zm5meHmZs7lH58ptb1cXzf/Zc/T+MOef+AQdzEFX7nYe&#10;+PvEz97UfT9wIE60Zs/cW0sH0+A073g+1z4pJjRSTJuMOnlaaR6Yk7q9Tj+TvNUmN4KYeyjio8Qi&#10;iLlXjTSum058ZDukAVsIIx7M9ZkTsNJHr34Z7dC/MfAbUyMuPuMfgFDcPxkQ1vj0l7nvfreZ9kw9&#10;Rqt/tYkObnD+vvz8lQ65an9/efLD4p/WnaZhU7bQuKVX6fVl12nW6g760cTNtHG386/P/OLlZY5R&#10;7OnskNtY6SKKDnqQvthRLY9VZs6cSZWVlfLFqK2tlU+1+yHod+521N+0+/19uwUH4ouWM1kyd2tC&#10;zWRSMwZP0gC1BocyGowJ2Ps6lmGkDiTjOn4GGF/fDf/mHpL4KLHwb+58vZE0ktuTZNL+kJOg/Twz&#10;LvFYmcdufbImU30Zo43+QsL1ZPI66wjn+PJPeOPTH+beeaObKp/bSgdKvqQPHq+gjnbn78o/2nJS&#10;Pg2/9/DXZooBf7/+48lVNGH5TZpU0U6TV3TSH9Zdp4kLdpsl0sfLy1zfIl063kKlw56kj8e9aKYk&#10;09zcLF9IS2zwfgj6tLydTM398xNt2TH3qpE0eKSQ6HvS4AiEZnAJ5CBRJm8/k6fnAKwq9fexmsfg&#10;8m3uYYmPEgu/5s7tlX1K66N5s78pbwpssTInaecJ1Sjv9uaitbTUNaYWOTH3kI4v34Q4Pv1h7ofK&#10;v6SqEY1U9VKMNkW3m6l6npm9g0bMraO+njtmSoLJHzTJ1fqUjztp6iddFF1zi/7ztQ104tx1s0R6&#10;eHmZq7mXjYnS/IeGUHeH8Q+9XGlpkVuVJ554QrygEfrhD39opnizL+Dv3O088HeKuSv7fuBAHPvy&#10;VBbMnd81GzeyfSAEw2VwKbOy5+DynMiD4F6JP3MPUXyUWPgzd46NZej6/jFGn3jCNGXvry2mRnnl&#10;jUK8z9YKj5Wa798Y1Ho07fGY/IMR3vHlj3DHh006Xfll9VOb6b3/vYii/+s9am1sM1NTqWr6ioZP&#10;raanxBuAx6ZtESv4LeK4ih6ZUkXDpmymx6Of07AZJ+iRWW1xDR2/nt5decisIT28vMzR3JvK11Lp&#10;0KHxh+j4Y/rq6dPlvoq1eve7amcOBfwLdXYif5dotrrvBw7E0c9bMjd3XnFZd7LrjW2bEFMGYerg&#10;cp64eXAZ5a364tdMYwVo1Kmpy2Nw+TL3MMVHiYUvc1djI5ATqX3ilDFT2mtrv71thnR1cHrivKRr&#10;yTr9mrvxOjnFMxH/LKHGKGTjyxchj0/QZ6Ms0j3PjWmL99Ejwtz5u/Vhk7fIj+EfnlQlV+v/PXET&#10;PTRhE/3X6xtp5LzL9PO3vqKfzDlHT5S00fApm6i9K/2/N+/lZVpnvHLqNM0fMoSmDPkeVU5/XX4s&#10;/5a5r4O/ew9COn9bPltwIA5nwdyrRibfyPp3zzywlHLmIEyeTJMHiyX7hJsYCIkJ1JiojfoTg88P&#10;qQOa6/I7uPyYe6jio8TCj7kn1yWQE6MtTcHoR6IvjOyPdgJW2q2d9I2+yTTzuvZYauGyKa9fgmDx&#10;9SbM48sPYY9Pvpg7/7Ea/u36m8ubzRQ9K7a3yNX65GVX6dl3L0j9+9jPaPlW42dz6eDlZcGWvVmi&#10;tS27f0A/CFkxd3OQ2AeEOvkmYSuvG1zJada77cRg0Q4edbAGeOcs67JPBEnfh7kPLk9zD1t8lFh4&#10;mrtjbIRs7m70STXiRPu1bbTHxbxWcrVqPM2J3XZdHfrrJdDGP13Cdv8EBfHJG3P/85pjcsXecPiS&#10;maKHV+j/MW4dLdzaTcV/vSL1q/fP0VOztpglgpOX5j6Q/577d999R4ePt8itDj8vfvK7TAtzQCRl&#10;mJNn/KbXDSRdmsAcOFZ1+slTPde8lo+JWv8uX8W9Di9zD118lFh4mTu3M6UvAnlNtf1ysrQfJyZP&#10;7QQpMOoxy9liJJFpiXqSymvg68jz7e2xoY9/eoTu/gkI4pMf5s7/hOvPZ26jorfrzBR3/vDJIZr0&#10;YQtN+7idRpfdkBo8Zg1tP5DeYtfLywbE3K/eMH5mNxDwu5xDx0+mv3Lnm97hxjQGgDJRprybzfLg&#10;sk3URhndwE8mpZ12RL1uuJp7GOOjxMLL3Ac7GaDZH6uf9jZoj21xtvoXn2BtMRIJGgMw0zRx4Uk4&#10;EXfN5C3qH5nUXoe+BYHbHPLx5QriI+F5+p4wtaDKprnzX5rj79YXb/rSTHFnx8Hz9PSc3TSvppsm&#10;VHRKvfi3s/RKab1ZIhheXjYg5t55q9fc639kQI6dSNvckyc8G+aAiOfbBpd18+veXesGnFoudeAY&#10;k7J9IMl3xSnXMBHtk5Ox2c7kwVpFpYmGGlsH3Mw9lPFRYuFl7vLa9oktfj1TcvI2+2jK+slTvIyT&#10;bP2Kx9SU02tjL8dKDVFym3TttJQuGF/uID4G0tzFHB5U2TJ3XrXzz99+8dY+qj980Uz1Zsgra2lp&#10;Qy/NXH2Lpq009P2XV1PTF5fNEv7h/rh52YCY+0DCgWjOwNzljctyWjVZkjd3YlXEGlwqbu6kfGUw&#10;2JQ6aMRAiA8Kls0gktBPuEltTqqLZQ0041w33Mxdey1BQcdHiYWXuQN3tK+FIEzjyw3ttQRhiw/P&#10;03fv3gusbJj7xatdNPYvu+mNFVdozKILNPGDA3TR/BdUneDv3JfVnKDRfz1Ef9rcHTd21vgl39Iv&#10;395FTZ8HM3gvLwuluR88+mXa5g58PFAXNpRYwNwByD08T9+5e1dKZ+J2WWUznd8PnvyWHp602fiZ&#10;24RN9NDrG+XP3PiP0vDT8Dpe/UuMBo9ZSz8Ys4Z+MHoN/T+xUufV+vdHraJ/Zb30Kf1fU+XV/n8m&#10;7uVl4TT3IzD3TIjN/3dhZGMSCjtKLGRsAAA5RZr7nTuGTOOe89Y7UjNmzaaJk6fS6DFj43lW2UKa&#10;3728LMJP2oVJHIgDR76QW10+zN0bmLsNJRYwdwByD8/TfX13pOImLzTtjek0bvwEevF3LyWlW2X5&#10;PN28fz/Ky8tCae77D38Oc88AmLsNJRYwdwByD8/Tt2/3SVnGbWlE8W9T0qyyhWbubl4WTnM/BHPP&#10;BJi7DSUWMHcAcg/P0723b0tZxu0mq2zBmbuLl4XS3PcdOg5zzwCYuw0lFjB3AHIPz9M9vbcDq9DM&#10;3c3LQmfurL3Nx7XpLJi7NzB3G0osYO4A5B6ep7t7egOrkMyd5eZloVy5720+hpV7BsDcbSixgLkD&#10;kHt4nr7V3RNYhWTuXl4WSnNvOngU5p4BMZh7MkosZGwAADmF5+muW92BVWjm7uZlEc4Im5oOGAHR&#10;CebuDczdhhILmDsAuYfn6c6uW4HF5+nm/ftVbl4WSnPfc+CINp0Fc/cG5m5DiQXMHYDcw/N0e2dX&#10;YHmae0MJDRkyJK7i5WdFegOVDCmm5Wc15QdYbl6WE3MvHjU+rW1/aff+w9p0FszdG5i7DSUWMHcA&#10;ck9OzF0aewk1pOTlr7m7eVkoV+6798HcMwHmbkOJBcwdgNzD83S60s379+6dpeXFTgZumvvyxKre&#10;WNFzHp9nX+l7nWPlW+nLbW8eEnlDShqUc1Ll5mWRLQduiZ27WZWxEs88PRdidu07JLe6fH7x3Wgs&#10;MYNuqqTRzFA5V0HF4sWqOGceu9IoX1jvsn7LMfayfFwi/p8dnMzdOzZB++CzzY1iAPHFOO7FFWRU&#10;7/daQdrkgBKL7Jq7rm1qXOz79tc8k35len7/kd59p8ZOx/3Tfztpj8OMxhHTfzHzmqedMMw9dd6/&#10;d3aZ6PMyOqvLs8xWGq04bpgt4jpbrPB15ax093MaxGtUvLxN7p9dXizy2NwTeSUNvN9mvuEw0u1i&#10;3LwsMnxKI9UfPE/37oqEEIjZudcMiCbf/abhm5dfMB4tYj911IhxIV4o8YLkl7lnl9iC/0gyNAPv&#10;2OS6Xcn4vVYW2qTEQsYmawRpm71spv3KQlz6BW5nLu67+6X/drIdj1yVzYyMzF0z799rM81dl3eX&#10;jVqYbJvDsTRuEXMpK93tHK88qy5D0uhluWQxbl4WGTq+np55vYbuigO75sx9W2rGzChNnDSFXh7z&#10;iracXbwSz0Y6K902OInZ2dQst7p8r5tGvit2HTiM35ucyyVexOL4CUp6/BpqnUa+lSXfUMjyvBLR&#10;1amemzl6cxdX8YyNUzuUNjv2V+xXJD7iSlR/jirUj8Xi/bWnMX6uo1vpeKDEIvfmbm8v7xvtTvS3&#10;wnbs1n/Gnm6vL6kBeUd6911ymvcY0t1n+Ul68XDqn1lWGXvJfVdiVVJiq1fN07UjfTIxd928f1eY&#10;6mzR9mXCYL3zlGM2dvGmoC2lnMs5gfKcxbh5mTT3Qb8o12aypv5+Or06/nV64XcvafP7Q9lsA9PY&#10;ZNwYunzvm8YaMNZWhzkgfI3/1LI8OI2qecBZeVY5NY3hdPvHi/Y6g7THGydzl9dxjY2+He79tfaV&#10;CYI/PtR+pMrlrPTUawWLawCUWAyMudv3mdRz9f13StddO18RbZUdsLZ2dH1R03jfawyp6MrnE6J9&#10;geOhovaP953HHt87cbOXeYl6ne63bMDztO633V5yNve71LaMP3W1jFqVixmzuc9uMNLlCt7JpNXj&#10;Nlom3kgVL2vTnGfLcxHj5mURNvbno1XaTEsjin6rTXeStRIPunVT0DY4iYntyWdzNweTIuMyRrli&#10;8cInX5YHjjL4JLo6sze4smvunObcX6Os/TzbsZxUrPPdznG+TmpcA6DEIn/NnY+d+u+Ubr92viLa&#10;Khttbe3o+qKm+RlDAu19lo+kEw+B73HkN8+qy5C2KWnC8/Q9YdZB5WbuLGnwSpsNk3Uzat43y8+e&#10;bUt3OkeIvwbQnmfL4+/p5fmpYty8TJr78VNfi4M7oRA/RRjbc0Budfn5Ye66czld3GziHbDuI0Hj&#10;Y0WnVWuQ9niTfXN36q+Vbi+jHPOEpH34x+WcJDjdOa6+UGKR3+Zur4sJmp6PiLZm4b5zHUOO91k+&#10;YsXB2trRtD+tcRQkL7tIc1eeDPcrw9xT5/2BVNuyIhH7pdSmyXMT98fNyyJvzGugu3fEQRYlV+JZ&#10;SM+FOBANu82AaPJzZ+6cpvsoz17WWEWkGk2iXNJHYXHcPlJVj9V2OO27k11z9+6vsZ8oYzy0aE5E&#10;PClZ15IrD6cYBI0rp/uMkxKL/DV3p/77iX++I9oa+L7TpbmMIcf7LB9JIx6+x5F6bLt3ks5zuq+y&#10;g2HSbGqG5rz1TpJmzJpNEydPpdFjxiaVk+dp5v3+VttSYejx1XmRWLXry7nJy8sie46cpztiJyxi&#10;6nftl1tdfqbmnngwx1S8DA8KvXmyqXDZ+ECQP6Wz6lBNJXngGHVzullWaU9yneq5ajuc9t2JffCf&#10;SYaWQNThEhvjGmZb1fZ69tfYLymxYmulM0qdtgd6Mo+rzzgpsZCxyRpK31jxdiXHxam//vovcEhP&#10;OT9vEXEIfN/Z46jmGaSOIauM/cGxfMOKg7W1o/RF9seKh65/nK721Xas3jv2uDjdb1mA5+k7d+8G&#10;ljxPM+/fj2LcvCxSXl5OLF1muuKVeDbScyGmftc+udXle5s7iC36L6KTrxhqGWum5hL7BJNncAzM&#10;eMjYAABySromXXjm7uxlEc7Itrnns5i6nTD3TIiV/bdhaK2vGso5eW7uVhxETGRsAAA5hefpvr47&#10;SZoz9x2pGTNn08RJU+nlMWNTyhSaubt5WcLc+/qypkgkEli6enIhpq5xr9zq8mHu3sQ+/BHRKWFm&#10;p8cRtY03U0MMx4BjIWIiYwMAyCk8T9++3Zci9WfTunxp7pp5P676qPk1AquIlp7m9HqaHd93kp8y&#10;2RXj5mXxj+X7xEEYxNSaAdHlw9y9iZX/mOiMMLMzwtTOvWamhhiOAcdCxETGBgCQU3ie7r19Wyv+&#10;2bQuncXn6eZ9qdNLqcg06OS8eopq01X5KZNdMW5eFtElFrL4ycIdsSa51eXD3L2JLR1G9NXrhi5M&#10;MFNDDMfgvBEPGRsAQE7hebqn93ZgeZt7lOqT0tm0rZX8ECpaWk9Li4ZQtN7M55V+0VI6nWLuynnR&#10;ejOtj07Hn5K3X6ePSt58S2r6jFk0YeJkGjV6TFK+XV5eFtF9dFHIYnbE9sitLh/m7k1s2XCiixMN&#10;XZ5EdGUK0bfTiK79nuj6G0Q3pgvNKFCJvnEfua/cZ+47x+CSEY/GZY+aUQIA5Aqep7t7egOLz9PN&#10;+5ZOlRvmG61T0w3jLj+llBGGbe0XlZ9OKVMXteo4TeVFVjqXiVJdvN5UTZn2Bo0d9xo9/+JIbb4q&#10;xs3LhLnfFjvhEbO9wQpIaj7M3ZvYcmFgV9jUJxN9I8ztqjC568Ls2PjahQGyOmYWpqz+3WSTF33m&#10;vnMMOBZCjcsfM6MEAMgVPE/f6u4JLMPcU+f9ZNUZq+6icjoVP2aDNvNPlVORzDtlGre9jHm+omgd&#10;p3N5cRytM+px0G9GFGvT7WLcvCzS23ubwiT+CGN7w2651eXD3L05uWceNa543DA2XsHeECvZm6ah&#10;d84y1BUtTFn9475yn7nvHAMRi50rnpCxAQDkFp6nu251Bxafp5v3U2UYcbSW903jblXzxHGtYfKt&#10;Mk0tYy+frFb56UCUajV5QeTlZZGe3l4Kk5ht9bvlVpcPc/cHm1is4nFIEYwdgP6B5+nOrluBxefp&#10;5v1UtdISae68XyvNeklrIr9FGHQ0GqWi8lYzTS1jnJvIs4vzk+tLR4ybl0V6esROiMRsrdslt7p8&#10;mDsAAOQ3PE+3d3YFljR3zbwv1SJW4urH6dHaeN6OqJFWtEQYNqft4J/MCYNusc43zd06TqorSjvi&#10;ZVLrTleMm5dFunt6KExirIDo8vnFhyAIggpPujk/HbUsKaIhRUuoRZPXX2LcvCyie+igkMXU1O6U&#10;W10+BEEQBOnVQh+N4NV3EX3UosvvPzFuXhbRPXRQyGJqao1/wkCXD0EQBEH5LsbNy0Jn7vxkYfWO&#10;RrnV5UMQBEFQvsvLyyKdXd0UJjHVO2Jyq8uHIAiCoHwX4+Zlwtz1PxkoVDFbtlsB0ZeBIAiCoHwW&#10;4+ZlkQ7xvzCJ2bK9QW51+RAEQRCU72LcvCzS0Sl2QiSmapsZEE0+BEEQBOW7GDcvi7SL/4VJTNW2&#10;ernV5UMQBEFQvotx8zJh7vq/5FOoYjZvtQKiLwNBoVHTxzRy7HRTf6bP2ji9mRbE953kpwwEQbkS&#10;4+ZlkfYOsXOfa1PVFqkNm4Q2bKZ16zZSZeV6bVkmHhBNPgSFRqe2UpQN+pQ9zzTulHRVfspAEBRE&#10;2fSyyE3xv/tdG0UgdOk6MZtq6uRWlw9BoZEw91ljP6adSels2tZKfjrN2tBMlXOn04ImM59X+nO3&#10;Uqtp7pXC3FPOK2s207qodcOfzbrs14EgyK5selnkZrvYuc/12YaN2nSdmHhANPkQFCa1rjfMd8Ee&#10;NV0xbqsMG7a5P2v9uZQyO8usOs5R5ZtWOpcRph6vF4IgN2XTyyI32jvpfteayvXx/YqVn8b3Pypf&#10;Ht+3xGysrpVbex4EhVMHaT6vrt+soZb4MRu0mX+qhmbJPMu47WXM8xXN38PpXF4clx006oEgyFXZ&#10;9LKCMPeVq9YmHX+0bDmVfbSUFpUtSUpnMTB3CLLLMGLDlG3mbpn6Hsvk7WXs5ZPVIj8d4BW8Ph+C&#10;IEPZ9LLI9ZuddL+rYsWnSceLPlxCCxd/SPM/WJyUzuK/w7uheofc2vMgKLw6R2tNc79+0zDrta2J&#10;/JPCoOcv/lh+JG+kqWWMcxN5dnF+cn0QBKUqm14mzL1D7BSOFi0uo4UfLKL5CxbSvL8tTMlnNmzZ&#10;Ibf2PAgKlVrFSlz9OH3xgXhe42Ijbdb6M0banhXimA3aOv+Aae7mcVJdK6gxXia1bgiCvJWpl0Wu&#10;3eigMImxAqLLhyAoVSf4o/U3a+iEJg+CoP4X4+ZlkW+utVOYxKyv2i63unwIglS10Wp+KE6s0lef&#10;1OVDEDQQYty8LHTmzt9PcEB4q8uHIAiCoHyXl5dFLl65TmESs858t6PLhyAIgqB8F+PmZZF3SxcQ&#10;BEEQBEGFo0jl+iqCIAiCIKhwFNlW10gQBEEQBBWOIjubDhIEQRAEQYWjyMEjXxAEQRAEQYUjmDsE&#10;QRAEFZhg7hAEQRBUYIK5QxAEQVCBKSJ/AQ8AAAXOmTNnqKurC4JCIZg7ACAUwNyhMAnmDgAIBTB3&#10;KEyCuQMAQgHMHQqTYO4AgFAAc4fCJJg7ACAUwNyhMAnmDgAIBTB3KEyCuQMAQgHMHQqTYO4AgFAA&#10;c4fCJJg7ACAUwNyhMAnmDgAIBTB3KEyCuQMAQgHMHQqTYO4AgFAAc4fCJJg7ACAUwNyhMAnmDgAI&#10;BTB3KEyCuQMAQgHMHQqTYO4AgFAAc4fCJJg7ACAUwNyhMAnmDgAIBTB3KDzqov8Pm6bGuJHrLAwA&#10;AAAASUVORK5CYIJQSwMEFAAGAAgAAAAhAAhdjojgAAAACQEAAA8AAABkcnMvZG93bnJldi54bWxM&#10;j0FLw0AUhO+C/2F5gje72WqTGrMppainItgKxdtr8pqEZt+G7DZJ/73rSY/DDDPfZKvJtGKg3jWW&#10;NahZBIK4sGXDlYav/dvDEoTzyCW2lknDlRys8tubDNPSjvxJw85XIpSwS1FD7X2XSumKmgy6me2I&#10;g3eyvUEfZF/JsscxlJtWzqMolgYbDgs1drSpqTjvLkbD+4jj+lG9DtvzaXP93i8+DltFWt/fTesX&#10;EJ4m/xeGX/yADnlgOtoLl060QavnkNQQqxhE8JMkWYA4apjHTxHIPJP/H+Q/AAAA//8DAFBLAwQU&#10;AAYACAAAACEAusGlu7wAAAAhAQAAGQAAAGRycy9fcmVscy9lMm9Eb2MueG1sLnJlbHOEj8sKwjAQ&#10;RfeC/xBmb9O6EJGmbkRxIyL1A4Zk2gabB0kU+/cG3CgILude7jlMvX2akT0oRO2sgKoogZGVTmnb&#10;C7i2+8UaWExoFY7OkoCJImyb+ay+0Igpj+KgfWSZYqOAISW/4TzKgQzGwnmyuelcMJjyGXruUd6w&#10;J74syxUPnwxovpjsqASEo6qAtZPP5v9s13Va0s7JuyGbfii4NtmdgRh6SgIMKY3vsCrOpwPwpuZf&#10;jzUvAAAA//8DAFBLAQItABQABgAIAAAAIQDki7K8DQEAABMCAAATAAAAAAAAAAAAAAAAAAAAAABb&#10;Q29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAA&#10;AAAAPgEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhABnC8zGzAwAA6wgAAA4AAAAAAAAAAAAA&#10;AAAAPQIAAGRycy9lMm9Eb2MueG1sUEsBAi0ACgAAAAAAAAAhADtNmS/tIAAA7SAAABQAAAAAAAAA&#10;AAAAAAAAHAYAAGRycy9tZWRpYS9pbWFnZTEuUE5HUEsBAi0AFAAGAAgAAAAhAAhdjojgAAAACQEA&#10;AA8AAAAAAAAAAAAAAAAAOycAAGRycy9kb3ducmV2LnhtbFBLAQItABQABgAIAAAAIQC6waW7vAAA&#10;ACEBAAAZAAAAAAAAAAAAAAAAAEgoAABkcnMvX3JlbHMvZTJvRG9jLnhtbC5yZWxzUEsFBgAAAAAG&#10;AAYAfAEAADspAAAAAA==&#10;">
+              <v:group w14:anchorId="5CECF55C" id="Group 5" o:spid="_x0000_s1026" alt="Näyttökuva Microsoft Wordin työkalurivistä, jossa näkyy 'Tyylit'-osio. Näkyvissä ovat tyylivaihtoehdot '1.1 teksti...', 'Leipätek...', 'Liitteet', 'Lista' ja 'Lähde'. Valittuna on tyyli 'Leipätek...', joka on korostettu keltaisella. Oikeassa reunassa on tyylin vaihtopainike, jossa on kaksi isoa A-kirjainta ja alasvetonuoli." style="position:absolute;margin-left:5.95pt;margin-top:30.8pt;width:382.8pt;height:101.2pt;z-index:251659264" coordsize="47876,11386" o:gfxdata="UEsDBBQABgAIAAAAIQDki7K8DQEAABMCAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRwU7DMAyG&#10;70i8Q5QralN2QAi13YEObmNC4wGixG0jGieKQ9nenrTbJJgYEsfE/n5/Tsrlzg5shEDGYcVv84Iz&#10;QOW0wa7ib9un7J4zihK1HBxCxfdAfFlfX5XbvQdiiUaqeB+jfxCCVA9WUu48YKq0LlgZ0zF0wkv1&#10;LjsQi6K4E8phBIxZnDJ4XTbQyo8hstUuXR9MNutnzh4PfdOoihs78R47Ln4lAgx0hkjvB6NkTLuJ&#10;EfWZV3Z0yhM591BvPN0k8QsTpspPp+8DjtxLesxgNLCNDHEtbTIXOpCAhWucyv/OmCQtZa5tjYK8&#10;CbSaqZPTpWztPjHA+N/wJmGvMJ7Sxfyl9RcAAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQB&#10;AAALAAAAX3JlbHMvLnJlbHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PB&#10;MnrbUb/Q94l/f/hMi1qRJVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhq&#10;lCwG5lrLq9biZkxWOiqY22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7&#10;R0nTNEV3j6o9feQzro1iOWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD/&#10;/wMAUEsDBBQABgAIAAAAIQAZwvMxswMAAOsIAAAOAAAAZHJzL2Uyb0RvYy54bWycVttu2zgUfF+g&#10;/yDovZGt2I4jRCmMZBMUCBqj6aLPNEVZRCmSS9K3/foOSUlO4nR7CRCGFM9lOJxzmKsP+1YkW2Ys&#10;V7JMx2ejNGGSqorLdZn+8+Xu/TxNrCOyIkJJVqYHZtMP1+/+utrpguWqUaJiJkEQaYudLtPGOV1k&#10;maUNa4k9U5pJbNbKtMRhadZZZcgO0VuR5aPRLNspU2mjKLMWX2/jZnod4tc1o+6xri1ziShTYHNh&#10;NGFc+TG7viLF2hDdcNrBIH+AoiVcIukQ6pY4kmwMPwnVcmqUVbU7o6rNVF1zysIZcJrx6NVp7o3a&#10;6HCWdbFb64EmUPuKpz8OSz9t741+0ksDJnZ6DS7Cyp9lX5vW/wXKZB8oOwyUsb1LKD5O5rPxdAZm&#10;KfbG+Xx6PsojqbQB8yd+tPm797yYX8xm485zfD6fzS+8Z9Ynzl7A0ZwW+O04wOyEg59rBV5uY1ja&#10;BWl/KUZLzLeNfo/r0sTxFRfcHYL0cDEelNwuOV2auACdS5PwqkzzNJGkheKx65MmgRbv4G2iB/En&#10;elD0m02kummIXLOF1dAsqAxUvDTP/PJFupXg+o4L4W/Jz7uDQd+v9PEGN1F7t4puWiZdLCbDBM6o&#10;pG24tmliCtauGA5jPlYBECmsM8zRxieskfgzwMY7GzYCyiMwj9lCXr8sqJ/JAqQZ6+6ZahM/AThg&#10;wF2QgmwfbIemN4GcjgDCFEsvdHQb29OF1Qlhv1VQTw3RDBB82KMCJr0CHrdEJBN/oZ3BUG72R9RM&#10;RpPpxfwyTVBVk9l0ns9iUfVll5/nl+PzWDuYX+RBXUPpnHDEBNRhPcYf0EQKqbySAJIUQvrRKsGr&#10;Xl2hIbMbYRIcpkwJpRBNn/SZJSB4b9Ruf7YwcwfBYuTPrEZ9oHPkAcybccdxqyEVi+mmI/x0zWHw&#10;CK1CSAT0kaMau9hdAP+IvMYcC2uw964svBMDsNH/AYtiHzxCZiXd4NxyqcxbAYQbMkf7nqRIjWdp&#10;paoDuodREDU6qtX0jkPhD8S6JTF4lvART617xFALtStT1c3SpFHmv7e+e3uIG7tpssMzV6b23w3x&#10;PVB8lJD95Xgy8e9iWEBzORbm+c7q+Y7ctDcK14+uDXRh6u2d6Ke1Ue1XvMgLnxVbRFLkLlPqTL+4&#10;cfH5xZtO2WIRzGJzfZBPGi05Xp6v4C/7r8TorswdtP9J9aV2IuNo6+9DqsXGqZqHVnDkteMbZR9m&#10;4UUNEupef/9kP18Hq+P/KNffAQAA//8DAFBLAwQKAAAAAAAAACEAO02ZL+0gAADtIAAAFAAAAGRy&#10;cy9tZWRpYS9pbWFnZTEuUE5HiVBORw0KGgoAAAANSUhEUgAAAfcAAAB3CAYAAAAesglLAAAAAXNS&#10;R0IArs4c6QAAAARnQU1BAACxjwv8YQUAAAAJcEhZcwAADsMAAA7DAcdvqGQAACCCSURBVHhe7Z1Z&#10;dBRHmu/rcR79OI9+mXPmntPnXO7M3OnbMNPDjKfdGC/t7vbS7gWpbTfGYAw2e5ulEMb2tN1udTcN&#10;GGQjQNiYRWYVEouWEovYxGobJBBgNmOzaUESAvzd+CIzq6KyIrdapKLy//P5OzMjIiMjvsqIf0VV&#10;logQAAAAAAoKmDsAAABQYMDcAQAAgAID5g4AAAAUGDB3AAAAoMCAuQMAAAAFRqRqax1BEARBEFQ4&#10;Ct3K/d69e9Td0yu3AAAAwP2Il5eF0txvdffA3AEAANy3eHkZzB0AAAC4z4C52+BAdHV3w9wBAADc&#10;t3h5WSjNvbML5g4AAOD+xcvLQmnuHZ23HAOye99BCIIgKI914fK3aamQ8PKy0Jn7d999R+0dXXKr&#10;g28cAAAA+QsbdV9fXyAVmsF7eVkoV+432jtdV+7Am5PVcyj2h0GQIo4JACD3pGPurGyY+41zHVT+&#10;UCUtGvQJ1c1pMlP7Hy8vC6W537zZAXPPgJM1b1Ls3f9DdHESpIhjwrEBAOSWgTT3zytbadkP19Pa&#10;J7dR2c8/ods9t82c/sXLy0Jp7tdvtMPcMyD23j8RnZ8AaSRjAwDIKQNl7vfu3qOtk3bRxqfqaNsL&#10;TVT28Eo6XP25mZtKc+tVcy/7eHlZKM396nWYeybE/vjPRGdfhzSSsQEA5JSBMvdvTl+nNY9vobox&#10;BygmVPlMDa2ZvMnMTSZ29DI99vutOTN4Ly8bEHPv6O419/offvjg22s38EBdBsTe/xeiM68lFHaU&#10;WMjYAAByykCZ+/4PjlH1b2L06WNbaOUjG2nbqD1U9pOV9M35VAN/e8VhGj7jiNzmAi8vGxBzv3qj&#10;3dzrf/hdzpWrN7Byz4DYn/6V6PS4hMKOEgsZGwBAThkIc+/ru0PVLzdQw7h9tOwXq6n2nd207XdN&#10;VPGz9bR/XbKBX7p6S67ay3Z0yy0fZxsvL3M196+v9dJzUxqpo8t9pR2JBHuPcOHyN+Ze/8OB+Pqb&#10;azD3DIiVfp/o1KsJhR0lFjI2AICcMhDmfn7/17TpmTpa/8J2qlu4i25c6qDVj26hukn7aOWo9Ume&#10;sqq+jZ575yh9KMz90RkHaMmWk2ZO9vDyMldXnrv4GA0dtY5WbXY3vKDm3tp2ztzrfzgQl65chbln&#10;QOwvPyBqGZtQ2FFiIWMDAMgpbua+v/mINp2VibnXz2yivdOO0pKfrqZTRwwP2zKmng7M/JwWDqug&#10;S6euyDTmhXdj9KeN7fTygos0v7qTni2ppY5b2X2q3svLXF35megeemZaDQ15br6ZoieouR//stXc&#10;809FRQUNHz6cHnjgAUf5gQNx8fI3MPcMiP11MNHJVxIKO0osZGwAADnFydzZ2C3p8tM191vXe2j9&#10;s9upYdoB+uSldXS71zDqY5UttP13u2mzMPmGhXtkmvUgXXTlVXps1gl6c/U1eVy19yuZny28vMzR&#10;lZtbrtPw8Zuo5exVGvRkKcX2nTVzUglq7s1HvzD3/LFq7Sp68B8fpOJRxRSNRunJYU9SWXmZzON0&#10;a98PHIivLsHcMyE279+ITggzsxR2lFjI2AAAcorO3FVjdzL4dM396MoTFJvQTOtHbacdZTvNVKJr&#10;F9ppw4haOvjOl1T29Ccy7Y2y/TTxw6/oZ3Nb6InZJ+g3fzxNf/jsGo2bZ5h/tvDyMkdXfn5OrVy1&#10;/095nVy5Px9dZeakEtTc9x48Yu7549VXX5XGPn7qeKmhQ4eaOZS07wcOxLkLl2HuGQBzt6HEAuYO&#10;QO5xWrl7KR1z59+2bxxVR7FxB2jp02uo7VBiBc4+snViIzW+doCW/Xwt7a45IVfp/LH8T0qO00/f&#10;PCFM/qQw9+v0qPDT5pb0vxaw4+Vljq7Mq/ZL33bJfV618+r9yzOJ7xRUgpr7rr3BDHT4z4ZTcXFx&#10;XEOHKeau7PuBA3Hmq0sw9wyAudtQYgFzByD39Ke5Xzr6Da18eBOt+XE1Lf1RJW2dtJPqZjdR7cw9&#10;VDeridY8XUNrH66hZQ+to6lTq6S5t5y/KbdPv91Cz77TSi/P/4pmrrhIf157zKw1c7y8TOvKr77X&#10;SIN+UUpVdcflk/K8cmdzf3qc/rv3oOYe273P3PPH879+ngb946AkWaj7fuBAnD53AeaeATB3G0os&#10;YO4A5J7+NPemeYdo7aPVVPOrnVT7/F7a9OsG2vDLOqn1z9bSlqKdtPXXu2jdUzvop1OqaerCvfI8&#10;/n3703MP0y/fb6MRpWeodFM7PSLyL101Fs2Z4uVlwVzZgaDmXt8Y7I/tr1q1ih588EH5/fogId63&#10;UPf9wIFoPXMe5p4BMHcbSixg7gDknv4y9x6xuK0azb9tb6bacfvojz9YQKX/Vpakd7+/gNb9Zit9&#10;MH2/XK2vqjohz40duUzDp9XQb/96jl6cf54mLr1Ckz9qo5W1p2R+pnh5maMrr393Ma2K/oWq/1Yh&#10;t8tfHkfH160zc5MJau51jcEfLFj1ySp65sln6Hv/8D168O8Vc1f2/cCBOHn63P1n7q2lNDgymEqD&#10;/9Ag6+SluQ9kfJRYBDL3qpFi7ARtcxWNFOONx1yqbHXJmERoZJV57IZsi1LX4FJqFf+VjuStG/r2&#10;3Hfk0fjKS/IsPv1l7mf2XqSNv6qnQ++dpM/G1NC3F67JJ+VV3erspo0zt9HoabX09MztdLO9xzyb&#10;6Lf/U08vzDtDo8su09gPr9CfxOp9xFu1Zm5meHmZs7lH58ptb1cXzf/Zc/T+MOef+AQdzEFX7nYe&#10;+PvEz97UfT9wIE60Zs/cW0sH0+A073g+1z4pJjRSTJuMOnlaaR6Yk7q9Tj+TvNUmN4KYeyjio8Qi&#10;iLlXjTSum058ZDukAVsIIx7M9ZkTsNJHr34Z7dC/MfAbUyMuPuMfgFDcPxkQ1vj0l7nvfreZ9kw9&#10;Rqt/tYkObnD+vvz8lQ65an9/efLD4p/WnaZhU7bQuKVX6fVl12nW6g760cTNtHG386/P/OLlZY5R&#10;7OnskNtY6SKKDnqQvthRLY9VZs6cSZWVlfLFqK2tlU+1+yHod+521N+0+/19uwUH4ouWM1kyd2tC&#10;zWRSMwZP0gC1BocyGowJ2Ps6lmGkDiTjOn4GGF/fDf/mHpL4KLHwb+58vZE0ktuTZNL+kJOg/Twz&#10;LvFYmcdufbImU30Zo43+QsL1ZPI66wjn+PJPeOPTH+beeaObKp/bSgdKvqQPHq+gjnbn78o/2nJS&#10;Pg2/9/DXZooBf7/+48lVNGH5TZpU0U6TV3TSH9Zdp4kLdpsl0sfLy1zfIl063kKlw56kj8e9aKYk&#10;09zcLF9IS2zwfgj6tLydTM398xNt2TH3qpE0eKSQ6HvS4AiEZnAJ5CBRJm8/k6fnAKwq9fexmsfg&#10;8m3uYYmPEgu/5s7tlX1K66N5s78pbwpssTInaecJ1Sjv9uaitbTUNaYWOTH3kI4v34Q4Pv1h7ofK&#10;v6SqEY1U9VKMNkW3m6l6npm9g0bMraO+njtmSoLJHzTJ1fqUjztp6iddFF1zi/7ztQ104tx1s0R6&#10;eHmZq7mXjYnS/IeGUHeH8Q+9XGlpkVuVJ554QrygEfrhD39opnizL+Dv3O088HeKuSv7fuBAHPvy&#10;VBbMnd81GzeyfSAEw2VwKbOy5+DynMiD4F6JP3MPUXyUWPgzd46NZej6/jFGn3jCNGXvry2mRnnl&#10;jUK8z9YKj5Wa798Y1Ho07fGY/IMR3vHlj3DHh006Xfll9VOb6b3/vYii/+s9am1sM1NTqWr6ioZP&#10;raanxBuAx6ZtESv4LeK4ih6ZUkXDpmymx6Of07AZJ+iRWW1xDR2/nt5decisIT28vMzR3JvK11Lp&#10;0KHxh+j4Y/rq6dPlvoq1eve7amcOBfwLdXYif5dotrrvBw7E0c9bMjd3XnFZd7LrjW2bEFMGYerg&#10;cp64eXAZ5a364tdMYwVo1Kmpy2Nw+TL3MMVHiYUvc1djI5ATqX3ilDFT2mtrv71thnR1cHrivKRr&#10;yTr9mrvxOjnFMxH/LKHGKGTjyxchj0/QZ6Ms0j3PjWmL99Ejwtz5u/Vhk7fIj+EfnlQlV+v/PXET&#10;PTRhE/3X6xtp5LzL9PO3vqKfzDlHT5S00fApm6i9K/2/N+/lZVpnvHLqNM0fMoSmDPkeVU5/XX4s&#10;/5a5r4O/ew9COn9bPltwIA5nwdyrRibfyPp3zzywlHLmIEyeTJMHiyX7hJsYCIkJ1JiojfoTg88P&#10;qQOa6/I7uPyYe6jio8TCj7kn1yWQE6MtTcHoR6IvjOyPdgJW2q2d9I2+yTTzuvZYauGyKa9fgmDx&#10;9SbM48sPYY9Pvpg7/7Ea/u36m8ubzRQ9K7a3yNX65GVX6dl3L0j9+9jPaPlW42dz6eDlZcGWvVmi&#10;tS27f0A/CFkxd3OQ2AeEOvkmYSuvG1zJada77cRg0Q4edbAGeOcs67JPBEnfh7kPLk9zD1t8lFh4&#10;mrtjbIRs7m70STXiRPu1bbTHxbxWcrVqPM2J3XZdHfrrJdDGP13Cdv8EBfHJG3P/85pjcsXecPiS&#10;maKHV+j/MW4dLdzaTcV/vSL1q/fP0VOztpglgpOX5j6Q/577d999R4ePt8itDj8vfvK7TAtzQCRl&#10;mJNn/KbXDSRdmsAcOFZ1+slTPde8lo+JWv8uX8W9Di9zD118lFh4mTu3M6UvAnlNtf1ysrQfJyZP&#10;7QQpMOoxy9liJJFpiXqSymvg68jz7e2xoY9/eoTu/gkI4pMf5s7/hOvPZ26jorfrzBR3/vDJIZr0&#10;YQtN+7idRpfdkBo8Zg1tP5DeYtfLywbE3K/eMH5mNxDwu5xDx0+mv3Lnm97hxjQGgDJRprybzfLg&#10;sk3URhndwE8mpZ12RL1uuJp7GOOjxMLL3Ac7GaDZH6uf9jZoj21xtvoXn2BtMRIJGgMw0zRx4Uk4&#10;EXfN5C3qH5nUXoe+BYHbHPLx5QriI+F5+p4wtaDKprnzX5rj79YXb/rSTHFnx8Hz9PSc3TSvppsm&#10;VHRKvfi3s/RKab1ZIhheXjYg5t55q9fc639kQI6dSNvckyc8G+aAiOfbBpd18+veXesGnFoudeAY&#10;k7J9IMl3xSnXMBHtk5Ox2c7kwVpFpYmGGlsH3Mw9lPFRYuFl7vLa9oktfj1TcvI2+2jK+slTvIyT&#10;bP2Kx9SU02tjL8dKDVFym3TttJQuGF/uID4G0tzFHB5U2TJ3XrXzz99+8dY+qj980Uz1Zsgra2lp&#10;Qy/NXH2Lpq009P2XV1PTF5fNEv7h/rh52YCY+0DCgWjOwNzljctyWjVZkjd3YlXEGlwqbu6kfGUw&#10;2JQ6aMRAiA8Kls0gktBPuEltTqqLZQ0041w33Mxdey1BQcdHiYWXuQN3tK+FIEzjyw3ttQRhiw/P&#10;03fv3gusbJj7xatdNPYvu+mNFVdozKILNPGDA3TR/BdUneDv3JfVnKDRfz1Ef9rcHTd21vgl39Iv&#10;395FTZ8HM3gvLwuluR88+mXa5g58PFAXNpRYwNwByD08T9+5e1dKZ+J2WWUznd8PnvyWHp602fiZ&#10;24RN9NDrG+XP3PiP0vDT8Dpe/UuMBo9ZSz8Ys4Z+MHoN/T+xUufV+vdHraJ/Zb30Kf1fU+XV/n8m&#10;7uVl4TT3IzD3TIjN/3dhZGMSCjtKLGRsAAA5RZr7nTuGTOOe89Y7UjNmzaaJk6fS6DFj43lW2UKa&#10;3728LMJP2oVJHIgDR76QW10+zN0bmLsNJRYwdwByD8/TfX13pOImLzTtjek0bvwEevF3LyWlW2X5&#10;PN28fz/Ky8tCae77D38Oc88AmLsNJRYwdwByD8/Tt2/3SVnGbWlE8W9T0qyyhWbubl4WTnM/BHPP&#10;BJi7DSUWMHcAcg/P0723b0tZxu0mq2zBmbuLl4XS3PcdOg5zzwCYuw0lFjB3AHIPz9M9vbcDq9DM&#10;3c3LQmfurL3Nx7XpLJi7NzB3G0osYO4A5B6ep7t7egOrkMyd5eZloVy5720+hpV7BsDcbSixgLkD&#10;kHt4nr7V3RNYhWTuXl4WSnNvOngU5p4BMZh7MkosZGwAADmF5+muW92BVWjm7uZlEc4Im5oOGAHR&#10;CebuDczdhhILmDsAuYfn6c6uW4HF5+nm/ftVbl4WSnPfc+CINp0Fc/cG5m5DiQXMHYDcw/N0e2dX&#10;YHmae0MJDRkyJK7i5WdFegOVDCmm5Wc15QdYbl6WE3MvHjU+rW1/aff+w9p0FszdG5i7DSUWMHcA&#10;ck9OzF0aewk1pOTlr7m7eVkoV+6798HcMwHmbkOJBcwdgNzD83S60s379+6dpeXFTgZumvvyxKre&#10;WNFzHp9nX+l7nWPlW+nLbW8eEnlDShqUc1Ll5mWRLQduiZ27WZWxEs88PRdidu07JLe6fH7x3Wgs&#10;MYNuqqTRzFA5V0HF4sWqOGceu9IoX1jvsn7LMfayfFwi/p8dnMzdOzZB++CzzY1iAPHFOO7FFWRU&#10;7/daQdrkgBKL7Jq7rm1qXOz79tc8k35len7/kd59p8ZOx/3Tfztpj8OMxhHTfzHzmqedMMw9dd6/&#10;d3aZ6PMyOqvLs8xWGq04bpgt4jpbrPB15ax093MaxGtUvLxN7p9dXizy2NwTeSUNvN9mvuEw0u1i&#10;3LwsMnxKI9UfPE/37oqEEIjZudcMiCbf/abhm5dfMB4tYj911IhxIV4o8YLkl7lnl9iC/0gyNAPv&#10;2OS6Xcn4vVYW2qTEQsYmawRpm71spv3KQlz6BW5nLu67+6X/drIdj1yVzYyMzF0z799rM81dl3eX&#10;jVqYbJvDsTRuEXMpK93tHK88qy5D0uhluWQxbl4WGTq+np55vYbuigO75sx9W2rGzChNnDSFXh7z&#10;iracXbwSz0Y6K902OInZ2dQst7p8r5tGvit2HTiM35ucyyVexOL4CUp6/BpqnUa+lSXfUMjyvBLR&#10;1amemzl6cxdX8YyNUzuUNjv2V+xXJD7iSlR/jirUj8Xi/bWnMX6uo1vpeKDEIvfmbm8v7xvtTvS3&#10;wnbs1n/Gnm6vL6kBeUd6911ymvcY0t1n+Ul68XDqn1lWGXvJfVdiVVJiq1fN07UjfTIxd928f1eY&#10;6mzR9mXCYL3zlGM2dvGmoC2lnMs5gfKcxbh5mTT3Qb8o12aypv5+Or06/nV64XcvafP7Q9lsA9PY&#10;ZNwYunzvm8YaMNZWhzkgfI3/1LI8OI2qecBZeVY5NY3hdPvHi/Y6g7THGydzl9dxjY2+He79tfaV&#10;CYI/PtR+pMrlrPTUawWLawCUWAyMudv3mdRz9f13StddO18RbZUdsLZ2dH1R03jfawyp6MrnE6J9&#10;geOhovaP953HHt87cbOXeYl6ne63bMDztO633V5yNve71LaMP3W1jFqVixmzuc9uMNLlCt7JpNXj&#10;Nlom3kgVL2vTnGfLcxHj5mURNvbno1XaTEsjin6rTXeStRIPunVT0DY4iYntyWdzNweTIuMyRrli&#10;8cInX5YHjjL4JLo6sze4smvunObcX6Os/TzbsZxUrPPdznG+TmpcA6DEIn/NnY+d+u+Ubr92viLa&#10;Khttbe3o+qKm+RlDAu19lo+kEw+B73HkN8+qy5C2KWnC8/Q9YdZB5WbuLGnwSpsNk3Uzat43y8+e&#10;bUt3OkeIvwbQnmfL4+/p5fmpYty8TJr78VNfi4M7oRA/RRjbc0Budfn5Ye66czld3GziHbDuI0Hj&#10;Y0WnVWuQ9niTfXN36q+Vbi+jHPOEpH34x+WcJDjdOa6+UGKR3+Zur4sJmp6PiLZm4b5zHUOO91k+&#10;YsXB2trRtD+tcRQkL7tIc1eeDPcrw9xT5/2BVNuyIhH7pdSmyXMT98fNyyJvzGugu3fEQRYlV+JZ&#10;SM+FOBANu82AaPJzZ+6cpvsoz17WWEWkGk2iXNJHYXHcPlJVj9V2OO27k11z9+6vsZ8oYzy0aE5E&#10;PClZ15IrD6cYBI0rp/uMkxKL/DV3p/77iX++I9oa+L7TpbmMIcf7LB9JIx6+x5F6bLt3ks5zuq+y&#10;g2HSbGqG5rz1TpJmzJpNEydPpdFjxiaVk+dp5v3+VttSYejx1XmRWLXry7nJy8sie46cpztiJyxi&#10;6nftl1tdfqbmnngwx1S8DA8KvXmyqXDZ+ECQP6Wz6lBNJXngGHVzullWaU9yneq5ajuc9t2JffCf&#10;SYaWQNThEhvjGmZb1fZ69tfYLymxYmulM0qdtgd6Mo+rzzgpsZCxyRpK31jxdiXHxam//vovcEhP&#10;OT9vEXEIfN/Z46jmGaSOIauM/cGxfMOKg7W1o/RF9seKh65/nK721Xas3jv2uDjdb1mA5+k7d+8G&#10;ljxPM+/fj2LcvCxSXl5OLF1muuKVeDbScyGmftc+udXle5s7iC36L6KTrxhqGWum5hL7BJNncAzM&#10;eMjYAABySromXXjm7uxlEc7Itrnns5i6nTD3TIiV/bdhaK2vGso5eW7uVhxETGRsAAA5hefpvr47&#10;SZoz9x2pGTNn08RJU+nlMWNTyhSaubt5WcLc+/qypkgkEli6enIhpq5xr9zq8mHu3sQ+/BHRKWFm&#10;p8cRtY03U0MMx4BjIWIiYwMAyCk8T9++3Zci9WfTunxp7pp5P676qPk1AquIlp7m9HqaHd93kp8y&#10;2RXj5mXxj+X7xEEYxNSaAdHlw9y9iZX/mOiMMLMzwtTOvWamhhiOAcdCxETGBgCQU3ie7r19Wyv+&#10;2bQuncXn6eZ9qdNLqcg06OS8eopq01X5KZNdMW5eFtElFrL4ycIdsSa51eXD3L2JLR1G9NXrhi5M&#10;MFNDDMfgvBEPGRsAQE7hebqn93ZgeZt7lOqT0tm0rZX8ECpaWk9Li4ZQtN7M55V+0VI6nWLuynnR&#10;ejOtj07Hn5K3X6ePSt58S2r6jFk0YeJkGjV6TFK+XV5eFtF9dFHIYnbE9sitLh/m7k1s2XCiixMN&#10;XZ5EdGUK0bfTiK79nuj6G0Q3pgvNKFCJvnEfua/cZ+47x+CSEY/GZY+aUQIA5Aqep7t7egOLz9PN&#10;+5ZOlRvmG61T0w3jLj+llBGGbe0XlZ9OKVMXteo4TeVFVjqXiVJdvN5UTZn2Bo0d9xo9/+JIbb4q&#10;xs3LhLnfFjvhEbO9wQpIaj7M3ZvYcmFgV9jUJxN9I8ztqjC568Ls2PjahQGyOmYWpqz+3WSTF33m&#10;vnMMOBZCjcsfM6MEAMgVPE/f6u4JLMPcU+f9ZNUZq+6icjoVP2aDNvNPlVORzDtlGre9jHm+omgd&#10;p3N5cRytM+px0G9GFGvT7WLcvCzS23ubwiT+CGN7w2651eXD3L05uWceNa543DA2XsHeECvZm6ah&#10;d84y1BUtTFn9475yn7nvHAMRi50rnpCxAQDkFp6nu251Bxafp5v3U2UYcbSW903jblXzxHGtYfKt&#10;Mk0tYy+frFb56UCUajV5QeTlZZGe3l4Kk5ht9bvlVpcPc/cHm1is4nFIEYwdgP6B5+nOrluBxefp&#10;5v1UtdISae68XyvNeklrIr9FGHQ0GqWi8lYzTS1jnJvIs4vzk+tLR4ybl0V6esROiMRsrdslt7p8&#10;mDsAAOQ3PE+3d3YFljR3zbwv1SJW4urH6dHaeN6OqJFWtEQYNqft4J/MCYNusc43zd06TqorSjvi&#10;ZVLrTleMm5dFunt6KExirIDo8vnFhyAIggpPujk/HbUsKaIhRUuoRZPXX2LcvCyie+igkMXU1O6U&#10;W10+BEEQBOnVQh+N4NV3EX3UosvvPzFuXhbRPXRQyGJqao1/wkCXD0EQBEH5LsbNy0Jn7vxkYfWO&#10;RrnV5UMQBEFQvsvLyyKdXd0UJjHVO2Jyq8uHIAiCoHwX4+Zlwtz1PxkoVDFbtlsB0ZeBIAiCoHwW&#10;4+ZlkQ7xvzCJ2bK9QW51+RAEQRCU72LcvCzS0Sl2QiSmapsZEE0+BEEQBOW7GDcvi7SL/4VJTNW2&#10;ernV5UMQBEFQvotx8zJh7vq/5FOoYjZvtQKiLwNBoVHTxzRy7HRTf6bP2ji9mRbE953kpwwEQbkS&#10;4+ZlkfYOsXOfa1PVFqkNm4Q2bKZ16zZSZeV6bVkmHhBNPgSFRqe2UpQN+pQ9zzTulHRVfspAEBRE&#10;2fSyyE3xv/tdG0UgdOk6MZtq6uRWlw9BoZEw91ljP6adSels2tZKfjrN2tBMlXOn04ImM59X+nO3&#10;Uqtp7pXC3FPOK2s207qodcOfzbrs14EgyK5selnkZrvYuc/12YaN2nSdmHhANPkQFCa1rjfMd8Ee&#10;NV0xbqsMG7a5P2v9uZQyO8usOs5R5ZtWOpcRph6vF4IgN2XTyyI32jvpfteayvXx/YqVn8b3Pypf&#10;Ht+3xGysrpVbex4EhVMHaT6vrt+soZb4MRu0mX+qhmbJPMu47WXM8xXN38PpXF4clx006oEgyFXZ&#10;9LKCMPeVq9YmHX+0bDmVfbSUFpUtSUpnMTB3CLLLMGLDlG3mbpn6Hsvk7WXs5ZPVIj8d4BW8Ph+C&#10;IEPZ9LLI9ZuddL+rYsWnSceLPlxCCxd/SPM/WJyUzuK/w7uheofc2vMgKLw6R2tNc79+0zDrta2J&#10;/JPCoOcv/lh+JG+kqWWMcxN5dnF+cn0QBKUqm14mzL1D7BSOFi0uo4UfLKL5CxbSvL8tTMlnNmzZ&#10;Ibf2PAgKlVrFSlz9OH3xgXhe42Ijbdb6M0banhXimA3aOv+Aae7mcVJdK6gxXia1bgiCvJWpl0Wu&#10;3eigMImxAqLLhyAoVSf4o/U3a+iEJg+CoP4X4+ZlkW+utVOYxKyv2i63unwIglS10Wp+KE6s0lef&#10;1OVDEDQQYty8LHTmzt9PcEB4q8uHIAiCoHyXl5dFLl65TmESs858t6PLhyAIgqB8F+PmZZF3SxcQ&#10;BEEQBEGFo0jl+iqCIAiCIKhwFNlW10gQBEEQBBWOIjubDhIEQRAEQYWjyMEjXxAEQRAEQYUjmDsE&#10;QRAEFZhg7hAEQRBUYIK5QxAEQVCBKSJ/AQ8AAAXOmTNnqKurC4JCIZg7ACAUwNyhMAnmDgAIBTB3&#10;KEyCuQMAQgHMHQqTYO4AgFAAc4fCJJg7ACAUwNyhMAnmDgAIBTB3KEyCuQMAQgHMHQqTYO4AgFAA&#10;c4fCJJg7ACAUwNyhMAnmDgAIBTB3KEyCuQMAQgHMHQqTYO4AgFAAc4fCJJg7ACAUwNyhMAnmDgAI&#10;BTB3KEyCuQMAQgHMHQqTYO4AgFAAc4fCJJg7ACAUwNyhMAnmDgAIBTB3KDzqov8Pm6bGuJHrLAwA&#10;AAAASUVORK5CYIJQSwMEFAAGAAgAAAAhAAhdjojgAAAACQEAAA8AAABkcnMvZG93bnJldi54bWxM&#10;j0FLw0AUhO+C/2F5gje72WqTGrMppainItgKxdtr8pqEZt+G7DZJ/73rSY/DDDPfZKvJtGKg3jWW&#10;NahZBIK4sGXDlYav/dvDEoTzyCW2lknDlRys8tubDNPSjvxJw85XIpSwS1FD7X2XSumKmgy6me2I&#10;g3eyvUEfZF/JsscxlJtWzqMolgYbDgs1drSpqTjvLkbD+4jj+lG9DtvzaXP93i8+DltFWt/fTesX&#10;EJ4m/xeGX/yADnlgOtoLl060QavnkNQQqxhE8JMkWYA4apjHTxHIPJP/H+Q/AAAA//8DAFBLAwQU&#10;AAYACAAAACEAusGlu7wAAAAhAQAAGQAAAGRycy9fcmVscy9lMm9Eb2MueG1sLnJlbHOEj8sKwjAQ&#10;RfeC/xBmb9O6EJGmbkRxIyL1A4Zk2gabB0kU+/cG3CgILude7jlMvX2akT0oRO2sgKoogZGVTmnb&#10;C7i2+8UaWExoFY7OkoCJImyb+ay+0Igpj+KgfWSZYqOAISW/4TzKgQzGwnmyuelcMJjyGXruUd6w&#10;J74syxUPnwxovpjsqASEo6qAtZPP5v9s13Va0s7JuyGbfii4NtmdgRh6SgIMKY3vsCrOpwPwpuZf&#10;jzUvAAAA//8DAFBLAQItABQABgAIAAAAIQDki7K8DQEAABMCAAATAAAAAAAAAAAAAAAAAAAAAABb&#10;Q29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAA&#10;AAAAPgEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhABnC8zGzAwAA6wgAAA4AAAAAAAAAAAAA&#10;AAAAPQIAAGRycy9lMm9Eb2MueG1sUEsBAi0ACgAAAAAAAAAhADtNmS/tIAAA7SAAABQAAAAAAAAA&#10;AAAAAAAAHAYAAGRycy9tZWRpYS9pbWFnZTEuUE5HUEsBAi0AFAAGAAgAAAAhAAhdjojgAAAACQEA&#10;AA8AAAAAAAAAAAAAAAAAOycAAGRycy9kb3ducmV2LnhtbFBLAQItABQABgAIAAAAIQC6waW7vAAA&#10;ACEBAAAZAAAAAAAAAAAAAAAAAEgoAABkcnMvX3JlbHMvZTJvRG9jLnhtbC5yZWxzUEsFBgAAAAAG&#10;AAYAfAEAADspAAAAAA==&#10;">
                 <v:shapetype id="_x0000_t75" coordsize="21600,21600" o:spt="75" o:preferrelative="t" path="m@4@5l@4@11@9@11@9@5xe" filled="f" stroked="f">
                   <v:stroke joinstyle="miter"/>
                   <v:formulas>
                     <v:f eqn="if lineDrawn pixelLineWidth 0"/>
                     <v:f eqn="sum @0 1 0"/>
                     <v:f eqn="sum 0 0 @1"/>
                     <v:f eqn="prod @2 1 2"/>
                     <v:f eqn="prod @3 21600 pixelWidth"/>
                     <v:f eqn="prod @3 21600 pixelHeight"/>
                     <v:f eqn="sum @0 0 1"/>
                     <v:f eqn="prod @6 1 2"/>
                     <v:f eqn="prod @7 21600 pixelWidth"/>
                     <v:f eqn="sum @8 21600 0"/>
                     <v:f eqn="prod @7 21600 pixelHeight"/>
                     <v:f eqn="sum @10 21600 0"/>
                   </v:formulas>
                   <v:path o:extrusionok="f" gradientshapeok="t" o:connecttype="rect"/>
                   <o:lock v:ext="edit" aspectratio="t"/>
                 </v:shapetype>
                 <v:shape id="Picture 2" o:spid="_x0000_s1027" type="#_x0000_t75" style="position:absolute;width:47876;height:11386;visibility:visible;mso-wrap-style:square" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQAUwb9PwgAAANoAAAAPAAAAZHJzL2Rvd25yZXYueG1sRE/LasJA&#10;FN0L/YfhFroRnSgYQuoo0mIrhS5Mi9DdJXPzwMydmJkm8e87BcHl4bzX29E0oqfO1ZYVLOYRCOLc&#10;6ppLBd9f+1kCwnlkjY1lUnAlB9vNw2SNqbYDH6nPfClCCLsUFVTet6mULq/IoJvbljhwhe0M+gC7&#10;UuoOhxBuGrmMolgarDk0VNjSS0X5Ofs1Ycb7Z9IUb3vzMS1ejwdzWZ1c/KPU0+O4ewbhafR38c19&#10;0AqW8H8l+EFu/gAAAP//AwBQSwECLQAUAAYACAAAACEA2+H2y+4AAACFAQAAEwAAAAAAAAAAAAAA&#10;AAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQBa9CxbvwAAABUBAAALAAAA&#10;AAAAAAAAAAAAAB8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQAUwb9PwgAAANoAAAAPAAAA&#10;AAAAAAAAAAAAAAcCAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAMAAwC3AAAA9gIAAAAA&#10;">
-                  <v:imagedata r:id="rId14" o:title=""/>
+                  <v:imagedata r:id="rId10" o:title=""/>
                 </v:shape>
                 <v:oval id="Oval 4" o:spid="_x0000_s1028" style="position:absolute;left:40457;top:4658;width:2330;height:2327;visibility:visible;mso-wrap-style:square;v-text-anchor:middle" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQAJ5i9JwwAAANoAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI/BasMw&#10;EETvgf6D2EIvoZFbSgmOlVBcAs3BBzs+9LhYG1vUWhlLtZ2/jwKFHoeZecNkh8X2YqLRG8cKXjYJ&#10;COLGacOtgvp8fN6C8AFZY++YFFzJw2H/sMow1W7mkqYqtCJC2KeooAthSKX0TUcW/cYNxNG7uNFi&#10;iHJspR5xjnDby9ckeZcWDceFDgfKO2p+ql+rYD3kdeE+i+K7Oi5oSjTFqcyVenpcPnYgAi3hP/zX&#10;/tIK3uB+Jd4Aub8BAAD//wMAUEsBAi0AFAAGAAgAAAAhANvh9svuAAAAhQEAABMAAAAAAAAAAAAA&#10;AAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAWvQsW78AAAAVAQAACwAA&#10;AAAAAAAAAAAAAAAfAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEACeYvScMAAADaAAAADwAA&#10;AAAAAAAAAAAAAAAHAgAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAADAAMAtwAAAPcCAAAAAA==&#10;" filled="f" strokecolor="#ed7d31 [3205]" strokeweight="1pt">
                   <v:stroke joinstyle="miter"/>
                 </v:oval>
                 <w10:wrap type="topAndBottom"/>
               </v:group>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
       <w:r w:rsidRPr="007B4ACF">
         <w:t>Wordin yläpalkissa näkyvät tyylit</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3D7B27C0" w14:textId="77777777" w:rsidR="001915F0" w:rsidRDefault="001915F0" w:rsidP="001915F0">
       <w:pPr>
         <w:pStyle w:val="1kappale"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="49A2DA53" w14:textId="5D350E0D" w:rsidR="00E815C2" w:rsidRPr="00D1118D" w:rsidRDefault="00E815C2" w:rsidP="003B696F">
       <w:pPr>
         <w:pStyle w:val="1kappale"/>
       </w:pPr>
       <w:r>
         <w:t>Ellei sivunumerointi ole jo kohdallaan</w:t>
@@ -1686,55 +1718,63 @@
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>Sivunumero</w:t>
       </w:r>
       <w:r w:rsidR="003B696F">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">kohdasta valita </w:t>
       </w:r>
       <w:r w:rsidRPr="003B696F">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>Muotoile sivunumerot</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> ja valita avautuvassa ikkunassa sivunumeroinnin aloittavaksi numeroksi 0.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="06986579" w14:textId="5A44FC58" w:rsidR="00D46A7A" w:rsidRDefault="001915F0" w:rsidP="00D46A7A">
       <w:pPr>
-        <w:pStyle w:val="Heading3"/>
+        <w:pStyle w:val="Otsikko3"/>
       </w:pPr>
       <w:bookmarkStart w:id="2" w:name="_Toc176781903"/>
       <w:r>
-        <w:t>Toinen alaotsikkotaso – Käytä tyyliä Otsikko 3/Heading 3</w:t>
+        <w:t>Toinen alaotsikkotaso – Käytä tyyliä Otsikko 3/</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>Heading</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> 3</w:t>
       </w:r>
       <w:bookmarkEnd w:id="2"/>
     </w:p>
     <w:p w14:paraId="7791E2DE" w14:textId="395A4E3D" w:rsidR="00C31783" w:rsidRDefault="004C60DF" w:rsidP="001915F0">
       <w:pPr>
         <w:pStyle w:val="1kappale"/>
       </w:pPr>
       <w:r>
         <w:t>Tämä on toi</w:t>
       </w:r>
       <w:r w:rsidR="007550CF">
         <w:t xml:space="preserve">nen </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">alaotsikkotaso, jota suositellaan käytettäväksi </w:t>
       </w:r>
       <w:r w:rsidR="001915F0">
         <w:t xml:space="preserve">erittäin </w:t>
       </w:r>
       <w:r>
         <w:t>harkiten.</w:t>
       </w:r>
       <w:r w:rsidR="006F58C6">
         <w:t xml:space="preserve"> Otsikkoa ennen tai sen jälkeen ei tarvitse riviväliä, sillä otsikkotyyliin kuuluu </w:t>
       </w:r>
@@ -1858,345 +1898,486 @@
       </w:r>
       <w:r w:rsidRPr="00D31F18">
         <w:t>rivinal</w:t>
       </w:r>
       <w:r>
         <w:t>k</w:t>
       </w:r>
       <w:r w:rsidRPr="00D31F18">
         <w:t>uotsikoita</w:t>
       </w:r>
       <w:r w:rsidR="003B696F">
         <w:t xml:space="preserve"> kuten tässä kappaleessa</w:t>
       </w:r>
       <w:r w:rsidRPr="00D31F18">
         <w:t>, mikäli teksti ei muuten jäsenny loogisesti. Rivinalkuotsikko kirjoitetaan lihavoituna kappaleen alkuun, ja sen jälkeen tulee piste</w:t>
       </w:r>
       <w:r w:rsidR="00402877">
         <w:t xml:space="preserve"> kuten on laitettu tämän kappaleen alkuun</w:t>
       </w:r>
       <w:r w:rsidRPr="00D31F18">
         <w:t>. Rivinalkuotsikko sisennetään, ellei se ole luvun aloittavassa kappaleessa tai sitaatin, taulukon tai kuvion jälkeisessä kappaleessa. Teksti jatkuu rivinalkuotsikon jälkeen ilman rivinvaihtoa.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0DAE02E7" w14:textId="7A7E5CDB" w:rsidR="00426630" w:rsidRDefault="00426630" w:rsidP="00426630">
       <w:pPr>
-        <w:pStyle w:val="Heading2"/>
+        <w:pStyle w:val="Otsikko2"/>
       </w:pPr>
       <w:bookmarkStart w:id="3" w:name="_Toc176781904"/>
       <w:r>
         <w:t>Mahdollinen toinen alaotsikko</w:t>
       </w:r>
       <w:bookmarkEnd w:id="3"/>
     </w:p>
     <w:p w14:paraId="63FCC7E4" w14:textId="0770ACFD" w:rsidR="00426630" w:rsidRDefault="00426630" w:rsidP="00426630">
       <w:pPr>
         <w:pStyle w:val="1kappale"/>
       </w:pPr>
       <w:r>
         <w:t>Tähän tämän alaluvun asiat.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="58E10C6A" w14:textId="5896DCB5" w:rsidR="00426630" w:rsidRDefault="00426630" w:rsidP="00426630">
       <w:pPr>
-        <w:pStyle w:val="Heading2"/>
+        <w:pStyle w:val="Otsikko2"/>
       </w:pPr>
       <w:bookmarkStart w:id="4" w:name="_Toc176781905"/>
       <w:r>
         <w:t>Mahdollinen kolmas alaotsikko</w:t>
       </w:r>
       <w:bookmarkEnd w:id="4"/>
     </w:p>
     <w:p w14:paraId="1B0CBB36" w14:textId="5276CCAD" w:rsidR="00426630" w:rsidRDefault="00426630" w:rsidP="00426630">
       <w:pPr>
         <w:pStyle w:val="1kappale"/>
       </w:pPr>
       <w:r>
         <w:t>Tähän tämän alaluvun asiat.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="608EF69A" w14:textId="7A700207" w:rsidR="00426630" w:rsidRDefault="00426630" w:rsidP="00426630">
       <w:pPr>
-        <w:pStyle w:val="Heading2"/>
+        <w:pStyle w:val="Otsikko2"/>
       </w:pPr>
       <w:bookmarkStart w:id="5" w:name="_Toc176781906"/>
       <w:r>
         <w:t>Tutkimuksen tavoite/Tutkimuskysymykset tai muu sopiva otsikko</w:t>
       </w:r>
       <w:bookmarkEnd w:id="5"/>
     </w:p>
-    <w:p w14:paraId="578E3283" w14:textId="2ECC43EF" w:rsidR="00426630" w:rsidRPr="00426630" w:rsidRDefault="00426630" w:rsidP="00426630">
+    <w:p w14:paraId="578E3283" w14:textId="2ECC43EF" w:rsidR="00426630" w:rsidRDefault="00426630" w:rsidP="00426630">
       <w:pPr>
         <w:pStyle w:val="1kappale"/>
       </w:pPr>
       <w:r>
         <w:t>Melko usein Johdanto-luvun päättää jonkin</w:t>
       </w:r>
       <w:r w:rsidR="003B696F">
         <w:t xml:space="preserve"> yllä olevan kaltainen</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> otsik</w:t>
       </w:r>
       <w:r w:rsidR="003B696F">
         <w:t>ko</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="003B696F">
         <w:t xml:space="preserve">ja </w:t>
       </w:r>
       <w:r>
         <w:t>alaluku asioineen.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="42617E4F" w14:textId="62BDA4D9" w:rsidR="006D6332" w:rsidRPr="0039350D" w:rsidRDefault="00BB4DEF" w:rsidP="00C71D7A">
-[...8 lines deleted...]
-        <w:t xml:space="preserve"> TOTEUTTAMINEN</w:t>
+    <w:p w14:paraId="557F5E8B" w14:textId="77777777" w:rsidR="004D0890" w:rsidRPr="00CF2C0D" w:rsidRDefault="004D0890" w:rsidP="004D0890">
+      <w:pPr>
+        <w:pStyle w:val="Otsikko2"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="6" w:name="_Toc210914482"/>
+      <w:r w:rsidRPr="00CF2C0D">
+        <w:t>Ohjeet saavutettavan opinnäytteen tekemiseen</w:t>
       </w:r>
       <w:bookmarkEnd w:id="6"/>
+    </w:p>
+    <w:p w14:paraId="125AED5D" w14:textId="77777777" w:rsidR="004D0890" w:rsidRPr="00CF2C0D" w:rsidRDefault="004D0890" w:rsidP="004D0890">
+      <w:pPr>
+        <w:pStyle w:val="1kappale"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00CF2C0D">
+        <w:t xml:space="preserve">Muistathan lisätä vaihtoehtoisen tekstin (Alt </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00CF2C0D">
+        <w:t>Text</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00CF2C0D">
+        <w:t>) kuviin, kuvioihin, taulukoihin ja kaavioihin. Vaihtoehtoisen tekstin lisääminen kuvalle: valitse kuva ja napauta hiiren oikeaa näppäintä ja valitse Muokkaa vaihtoehtokuvausta (Office 365 Word-versio).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4550CDB8" w14:textId="77777777" w:rsidR="004D0890" w:rsidRPr="00CF2C0D" w:rsidRDefault="004D0890" w:rsidP="004D0890">
+      <w:pPr>
+        <w:pStyle w:val="1kappale"/>
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CF2C0D">
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
+        <w:t xml:space="preserve">Hyvät ohjeet mallipohjan käyttöön ja saavutettavuuteen löytyvät seuraavilta sivuilta: </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="47F0E9E1" w14:textId="77777777" w:rsidR="004D0890" w:rsidRDefault="004D0890" w:rsidP="004D0890">
+      <w:pPr>
+        <w:pStyle w:val="1kappale"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="36"/>
+        </w:numPr>
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink r:id="rId11" w:history="1">
+        <w:r w:rsidRPr="00CF2C0D">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlinkki"/>
+            <w:rFonts w:cs="Times New Roman"/>
+            <w:noProof/>
+            <w:szCs w:val="24"/>
+          </w:rPr>
+          <w:t>https://www.jyu.fi/fi/file-download/download/public/24232</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidRPr="00CF2C0D">
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
+        <w:t xml:space="preserve"> ja</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="00493502" w14:textId="77777777" w:rsidR="004D0890" w:rsidRPr="00CF2C0D" w:rsidRDefault="004D0890" w:rsidP="004D0890">
+      <w:pPr>
+        <w:pStyle w:val="1kappale"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="36"/>
+        </w:numPr>
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink r:id="rId12" w:history="1">
+        <w:r w:rsidRPr="00230DA1">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlinkki"/>
+            <w:rFonts w:cs="Times New Roman"/>
+            <w:noProof/>
+            <w:szCs w:val="24"/>
+          </w:rPr>
+          <w:t>https://www.jyu.fi/fi/opiskelijalle/kandi-ja-maisteriopiskelijan-ohjeet/opinnaytteet/opinnaytetyon-ja-verkkojulkaisujen-saavutettavuus</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="13834028" w14:textId="77777777" w:rsidR="004D0890" w:rsidRDefault="004D0890" w:rsidP="004D0890">
+      <w:pPr>
+        <w:pStyle w:val="1kappale"/>
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CF2C0D">
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
+        <w:t xml:space="preserve">Wordin saavutettavuudesta voi lukea lisää Celian ohjesivuilta </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2D40FB60" w14:textId="77777777" w:rsidR="004D0890" w:rsidRPr="00CF2C0D" w:rsidRDefault="004D0890" w:rsidP="004D0890">
+      <w:pPr>
+        <w:pStyle w:val="1kappale"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="37"/>
+        </w:numPr>
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink r:id="rId13" w:history="1">
+        <w:r w:rsidRPr="00230DA1">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlinkki"/>
+            <w:rFonts w:cs="Times New Roman"/>
+            <w:noProof/>
+            <w:szCs w:val="24"/>
+          </w:rPr>
+          <w:t>https://www.saavutettavasti.fi/saavutettavat-asiakirjat/tekstinkasittelyohjelmat/word/</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="42617E4F" w14:textId="2F6EEDC8" w:rsidR="006D6332" w:rsidRPr="0039350D" w:rsidRDefault="004D0890" w:rsidP="00422801">
+      <w:pPr>
+        <w:pStyle w:val="Otsikko1"/>
+      </w:pPr>
+      <w:r>
+        <w:lastRenderedPageBreak/>
+        <w:t>Tutkimuksen toteuttaminen</w:t>
+      </w:r>
     </w:p>
     <w:p w14:paraId="3ED4C9B1" w14:textId="0219C6CC" w:rsidR="003E3F03" w:rsidRDefault="003E3F03" w:rsidP="003E3F03">
       <w:pPr>
         <w:pStyle w:val="1kappale"/>
       </w:pPr>
       <w:r>
         <w:t>Artikkelimuotoisessa gradussa tarkoituksena on, että kukin pääluku ei ala omalta sivultaan vaan artikkelikäsikirjoituksen mukaisesti kuten tässä on aseteltu.</w:t>
       </w:r>
       <w:r w:rsidRPr="003E3F03">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t>Eri otsikkotasoja voi hyödyntää tässäkin pääluvussa tarpeen mukaan</w:t>
       </w:r>
       <w:r w:rsidR="00B048DD">
         <w:t>. Esimerkiksi j</w:t>
       </w:r>
       <w:r w:rsidR="00F7607E">
         <w:t>oskus tähän kohtaan kirjoitetaan tutkimuksen toteutukseen johdatteleva tai tutkimuksen kontekstia kuvaa</w:t>
       </w:r>
       <w:r w:rsidR="00B048DD">
         <w:t>va</w:t>
       </w:r>
       <w:r w:rsidR="00F7607E">
         <w:t xml:space="preserve"> aloitus eli ingressikappale ja toisinaan </w:t>
       </w:r>
       <w:r w:rsidR="00B048DD">
         <w:t xml:space="preserve">taas </w:t>
       </w:r>
       <w:r w:rsidR="00F7607E">
         <w:t>mennään suoraan ensimmäisen tason alalukuihin.</w:t>
       </w:r>
       <w:r w:rsidR="00B8308D">
         <w:t xml:space="preserve"> Huomaa myös, että tutkimusotteen mukaan (kokeellinen, laadullinen</w:t>
       </w:r>
       <w:r w:rsidR="009912DE">
         <w:t>, määrällinen</w:t>
       </w:r>
       <w:r w:rsidR="00B8308D">
         <w:t xml:space="preserve"> jne.) niin tämän pääluvun otsikko kuin tämän pääluvun alaotsikkojen nimet voivat olla jotain muuta kuin tässä mallipohjassa. Lisäksi niin alalukujen määrä kuin järjestyskin voivat olla erilaisia, joten keskustel</w:t>
       </w:r>
       <w:r w:rsidR="009912DE">
         <w:t>e</w:t>
       </w:r>
       <w:r w:rsidR="00B8308D">
         <w:t xml:space="preserve"> nämä ohjaajasi kanssa. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="56B54ACB" w14:textId="3538D5F6" w:rsidR="00F7607E" w:rsidRDefault="00F7607E" w:rsidP="00F7607E">
       <w:pPr>
-        <w:pStyle w:val="Heading2"/>
+        <w:pStyle w:val="Otsikko2"/>
       </w:pPr>
       <w:bookmarkStart w:id="7" w:name="_Toc176781908"/>
       <w:r>
         <w:t>Osallistujat</w:t>
       </w:r>
       <w:r w:rsidR="003B696F">
         <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:r>
         <w:t>aineisto</w:t>
       </w:r>
       <w:r w:rsidR="003B696F">
         <w:t xml:space="preserve"> ja tutkimusasetelma</w:t>
       </w:r>
       <w:bookmarkEnd w:id="7"/>
     </w:p>
     <w:p w14:paraId="74083E5D" w14:textId="6F36888B" w:rsidR="00F7607E" w:rsidRDefault="00F7607E" w:rsidP="00F7607E">
       <w:pPr>
         <w:pStyle w:val="1kappale"/>
       </w:pPr>
       <w:r>
-        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">Nämä asiat kuvataan tässä alaluvussa ja kappaleita </w:t>
       </w:r>
       <w:r w:rsidR="00B048DD">
         <w:t xml:space="preserve">voi </w:t>
       </w:r>
       <w:r>
         <w:t>alalu</w:t>
       </w:r>
       <w:r w:rsidR="00B048DD">
         <w:t>vussa olla</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> niin monta kuin tarvitaan. Katso myös tarvitsetko toisen alaotsikkotason otsikoita (esim. 2.1</w:t>
       </w:r>
       <w:r w:rsidR="00B7160D">
         <w:t>.1</w:t>
       </w:r>
       <w:r>
         <w:t>, 2.</w:t>
       </w:r>
       <w:r w:rsidR="00B7160D">
         <w:t>1.2</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> jne.) tai rivinalkuotsikoita.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="662BAD2D" w14:textId="74141132" w:rsidR="00F7607E" w:rsidRDefault="00EA6167" w:rsidP="00F7607E">
       <w:pPr>
-        <w:pStyle w:val="Heading2"/>
+        <w:pStyle w:val="Otsikko2"/>
       </w:pPr>
       <w:bookmarkStart w:id="8" w:name="_Toc176781909"/>
       <w:r>
         <w:t>Tiedonkeruumenetelmät</w:t>
       </w:r>
       <w:bookmarkEnd w:id="8"/>
     </w:p>
-    <w:p w14:paraId="50D0F479" w14:textId="4E2BECBF" w:rsidR="00B7160D" w:rsidRDefault="00B7160D" w:rsidP="00B7160D">
+    <w:p w14:paraId="50D0F479" w14:textId="102864C1" w:rsidR="00B7160D" w:rsidRDefault="00B7160D" w:rsidP="00B7160D">
       <w:pPr>
         <w:pStyle w:val="1kappale"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Nämä asiat kuvataan tässä alaluvussa ja kappaleita </w:t>
       </w:r>
       <w:r w:rsidR="00B048DD">
         <w:t xml:space="preserve">voi </w:t>
       </w:r>
       <w:r>
         <w:t>alalu</w:t>
       </w:r>
       <w:r w:rsidR="00B048DD">
         <w:t xml:space="preserve">vussa olla </w:t>
       </w:r>
       <w:r>
-        <w:t>niin monta kuin tarvitaan. Katso myös tarvitsetko toisen alaotsikkotason otsikoita (esim. 2.2.1, 2.2.2 jne.) tai rivinalkuotsikoita.</w:t>
-      </w:r>
+        <w:t xml:space="preserve">niin monta kuin tarvitaan. Katso myös tarvitsetko toisen alaotsikkotason otsikoita (esim. 2.2.1, 2.2.2 jne.) tai </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:t>rivinalkuotsikoita.</w:t>
+      </w:r>
+      <w:r w:rsidR="00422801">
+        <w:t>öjsflkjlö</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidR="00422801">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00422801">
+        <w:t>sdfsd</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
     </w:p>
     <w:p w14:paraId="3F628625" w14:textId="7E67A649" w:rsidR="00FB4432" w:rsidRDefault="00FB4432" w:rsidP="00FB4432">
       <w:pPr>
-        <w:pStyle w:val="Heading2"/>
+        <w:pStyle w:val="Otsikko2"/>
       </w:pPr>
       <w:bookmarkStart w:id="9" w:name="_Toc174286868"/>
       <w:bookmarkStart w:id="10" w:name="_Toc176781910"/>
       <w:r>
         <w:t>A</w:t>
       </w:r>
       <w:r w:rsidR="00594087">
         <w:t>ineiston a</w:t>
       </w:r>
       <w:r>
         <w:t>nalyysimenetelmät</w:t>
       </w:r>
       <w:bookmarkEnd w:id="9"/>
       <w:bookmarkEnd w:id="10"/>
     </w:p>
-    <w:p w14:paraId="7FF4FE12" w14:textId="78BD3904" w:rsidR="0045773D" w:rsidRPr="00F71221" w:rsidRDefault="00FB4432" w:rsidP="00AC77E6">
+    <w:p w14:paraId="35F9E561" w14:textId="4EE17B47" w:rsidR="004D0890" w:rsidRPr="004D0890" w:rsidRDefault="00FB4432" w:rsidP="004D0890">
       <w:pPr>
         <w:pStyle w:val="1kappale"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Nämä asiat kuvataan tässä alaluvussa ja kappaleita </w:t>
       </w:r>
       <w:r w:rsidR="00B048DD">
         <w:t xml:space="preserve">voi </w:t>
       </w:r>
       <w:r>
         <w:t>alalu</w:t>
       </w:r>
       <w:r w:rsidR="00B048DD">
         <w:t>vussa olla</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> niin monta kuin tarvitaan. Katso myös tarvitsetko toisen alaotsikkotason otsikoita (esim. 2.3.1, 2.3.2 jne.) tai rivinalkuotsikoita.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1D587534" w14:textId="2485A98E" w:rsidR="00D46A7A" w:rsidRDefault="006F58C6" w:rsidP="006F58C6">
-[...7 lines deleted...]
-      <w:bookmarkEnd w:id="11"/>
+    <w:p w14:paraId="1D587534" w14:textId="3C8F9685" w:rsidR="00D46A7A" w:rsidRDefault="004D0890" w:rsidP="006F58C6">
+      <w:pPr>
+        <w:pStyle w:val="Otsikko1"/>
+      </w:pPr>
+      <w:r>
+        <w:lastRenderedPageBreak/>
+        <w:t>Tulokset</w:t>
+      </w:r>
     </w:p>
     <w:p w14:paraId="39DBA3DE" w14:textId="7121E857" w:rsidR="00452080" w:rsidRDefault="00452080" w:rsidP="00452080">
       <w:pPr>
         <w:pStyle w:val="1kappale"/>
       </w:pPr>
       <w:r w:rsidRPr="00452080">
         <w:t>Eri otsikkotasoja voi hyödyntää tässäkin pääluvussa tarpeen mukaan</w:t>
       </w:r>
       <w:r w:rsidR="00B048DD">
         <w:t>. J</w:t>
       </w:r>
       <w:r w:rsidRPr="00452080">
         <w:t xml:space="preserve">oskus tähän kohtaan kirjoitetaan </w:t>
       </w:r>
       <w:r>
         <w:t>tutkimustuloksia yleisesti kuvaava</w:t>
       </w:r>
       <w:r w:rsidRPr="00452080">
         <w:t xml:space="preserve"> aloitus eli ingressikappale</w:t>
       </w:r>
       <w:r w:rsidR="00757976">
         <w:t xml:space="preserve">. Usein mennään myös </w:t>
       </w:r>
       <w:r w:rsidRPr="00452080">
         <w:t>suoraan ensimmäisen tason alalukuihin.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1D6CD5FA" w14:textId="51A27827" w:rsidR="00E815C2" w:rsidRDefault="00452080" w:rsidP="00452080">
       <w:pPr>
-        <w:pStyle w:val="Heading2"/>
-[...1 lines deleted...]
-      <w:bookmarkStart w:id="12" w:name="_Toc176781912"/>
+        <w:pStyle w:val="Otsikko2"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="11" w:name="_Toc176781912"/>
       <w:r>
         <w:t>Ensimmäinen alaotsikko</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="12"/>
+      <w:bookmarkEnd w:id="11"/>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00E815C2">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0A93A798" w14:textId="04A87B3E" w:rsidR="00AC77E6" w:rsidRDefault="00CB02C4" w:rsidP="005B4B89">
       <w:pPr>
         <w:pStyle w:val="Normaalikappale"/>
         <w:ind w:firstLine="0"/>
       </w:pPr>
       <w:r>
         <w:t>Kerrotaanpa tässä kohdassa t</w:t>
       </w:r>
       <w:r w:rsidR="00AC77E6" w:rsidRPr="00F71221">
         <w:t>aulukoi</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">sta, joita melko usein käytetään tulosten raportoinnissa. Taulukoiden olisi hyvä </w:t>
       </w:r>
       <w:r w:rsidR="00AC77E6" w:rsidRPr="00F71221">
         <w:t>sopia yhdelle sivulle</w:t>
       </w:r>
       <w:r w:rsidR="00AC77E6">
@@ -2207,102 +2388,83 @@
       </w:r>
       <w:r w:rsidR="00AC77E6">
         <w:t xml:space="preserve"> viitata taulukoihin ja kuvioihin tekstissä)</w:t>
       </w:r>
       <w:r w:rsidR="00AC77E6" w:rsidRPr="00F71221">
         <w:t xml:space="preserve">. Mikäli taulukko kuitenkin jatkuu useammalle sivulle, </w:t>
       </w:r>
       <w:r w:rsidR="005B4B89">
         <w:t xml:space="preserve">katso ohje otsikkorivin toiston asettamiseen </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidR="005B4B89">
         <w:t>Table</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidR="005B4B89">
         <w:t xml:space="preserve"> 4:n yhteydessä. </w:t>
       </w:r>
       <w:r w:rsidR="00AC77E6" w:rsidRPr="00F71221">
         <w:t>Suomen kielen suosituksista poiketen desimaalierottimena käytetään APA-sääntöjen mukaisesti pistettä sekä taulukoissa että leipätekstissä.</w:t>
       </w:r>
       <w:r w:rsidR="005B4B89">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="06964203" w14:textId="77777777" w:rsidR="005B4B89" w:rsidRDefault="005B4B89" w:rsidP="005B4B89">
+    <w:p w14:paraId="59F7A041" w14:textId="77777777" w:rsidR="005B4B89" w:rsidRDefault="005B4B89" w:rsidP="005B4B89">
       <w:pPr>
         <w:pStyle w:val="Normaalikappale"/>
         <w:ind w:firstLine="0"/>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="3A0D9A30" w14:textId="77777777" w:rsidR="005B4B89" w:rsidRDefault="005B4B89" w:rsidP="005B4B89">
-[...16 lines deleted...]
-    </w:p>
     <w:p w14:paraId="54752056" w14:textId="5085BAFC" w:rsidR="00AC77E6" w:rsidRPr="00CB02C4" w:rsidRDefault="00AC77E6" w:rsidP="00CB02C4">
       <w:pPr>
         <w:pStyle w:val="1kappale"/>
       </w:pPr>
       <w:r w:rsidRPr="009D28C8">
         <w:rPr>
           <w:b/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t>Taulukko 1</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2C6667B9" w14:textId="77777777" w:rsidR="00AC77E6" w:rsidRDefault="00AC77E6" w:rsidP="00AC77E6">
       <w:pPr>
         <w:pStyle w:val="Kuva-jataulukko-otsikko"/>
       </w:pPr>
       <w:r>
         <w:t>Taulukon otsikko</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6FA5EDEF" w14:textId="77777777" w:rsidR="00AC77E6" w:rsidRDefault="00AC77E6" w:rsidP="00AC77E6">
       <w:pPr>
         <w:pStyle w:val="Kuva-jataulukko-otsikko"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
-        <w:tblStyle w:val="TableGrid"/>
+        <w:tblStyle w:val="TaulukkoRuudukko"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2037"/>
         <w:gridCol w:w="1863"/>
         <w:gridCol w:w="1653"/>
         <w:gridCol w:w="1789"/>
         <w:gridCol w:w="1684"/>
       </w:tblGrid>
       <w:tr w:rsidR="00AC77E6" w14:paraId="54C1140D" w14:textId="77777777" w:rsidTr="000F154F">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2037" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="4BA5DFD6" w14:textId="77777777" w:rsidR="00AC77E6" w:rsidRDefault="00AC77E6" w:rsidP="000F154F">
             <w:pPr>
@@ -2999,92 +3161,124 @@
       <w:r w:rsidR="005B4B89">
         <w:t>, j</w:t>
       </w:r>
       <w:r>
         <w:t>oten on hyvä pyrkiä tuottamaan asiaan liittyviä huomiota ja sisältöä niin, että seuraavan luvun otsikkoa edeltää tekstikappale kuten tässä</w:t>
       </w:r>
       <w:r w:rsidR="002256EF">
         <w:t xml:space="preserve">kin </w:t>
       </w:r>
       <w:r w:rsidR="00E616A6">
         <w:t xml:space="preserve">kappaleessa on </w:t>
       </w:r>
       <w:r w:rsidR="002256EF">
         <w:t>esimerki</w:t>
       </w:r>
       <w:r w:rsidR="00E616A6">
         <w:t>ksi tehty</w:t>
       </w:r>
       <w:r w:rsidR="002256EF">
         <w:t xml:space="preserve"> lyhykäisyydessään</w:t>
       </w:r>
       <w:r w:rsidR="00E616A6">
         <w:t>.</w:t>
       </w:r>
     </w:p>
+    <w:p w14:paraId="55150CE0" w14:textId="77777777" w:rsidR="004D0890" w:rsidRPr="008742C6" w:rsidRDefault="004D0890" w:rsidP="004D0890">
+      <w:pPr>
+        <w:pStyle w:val="Normaalikappale"/>
+      </w:pPr>
+      <w:r w:rsidRPr="008742C6">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Muistathan lisätä vaihtoehtoisen tekstin (Alt </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="008742C6">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Text</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="008742C6">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008742C6">
+        <w:t xml:space="preserve"> kuviin, kuvioihin, taulukoihin ja kaavioihin. Vaihtoehtoisen tekstin lisääminen kuvalle: valitse kuva ja napauta hiiren oikeaa näppäintä ja valitse Muokkaa vaihtoehtokuvausta (Office 365 Word-versio).</w:t>
+      </w:r>
+    </w:p>
     <w:p w14:paraId="13C34121" w14:textId="72E617B9" w:rsidR="00AC77E6" w:rsidRDefault="002256EF" w:rsidP="002256EF">
       <w:pPr>
-        <w:pStyle w:val="Heading2"/>
-[...2 lines deleted...]
-      <w:r>
+        <w:pStyle w:val="Otsikko2"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="12" w:name="_Toc176781913"/>
+      <w:r>
+        <w:lastRenderedPageBreak/>
         <w:t>Toinen alaotsikko</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="13"/>
+      <w:bookmarkEnd w:id="12"/>
     </w:p>
     <w:p w14:paraId="2DD7573A" w14:textId="01FA516E" w:rsidR="009811E4" w:rsidRDefault="009811E4" w:rsidP="009811E4">
       <w:pPr>
         <w:pStyle w:val="1kappale"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Alla on vielä esimerkkinä </w:t>
       </w:r>
       <w:r w:rsidR="00C97C95">
         <w:t>joitakin</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> taulukoita tehtynä APA 7:n ohjeistuksen mukaisesti idean saamiseksi siitä, miltä taulukoiden otsikoineen ja seliteteksteineen olisi hyvä näyttää.</w:t>
       </w:r>
       <w:r w:rsidR="00E616A6">
         <w:t xml:space="preserve"> O</w:t>
       </w:r>
       <w:r w:rsidR="00E616A6" w:rsidRPr="00E616A6">
         <w:t xml:space="preserve">hjeet koskien desimaalien ja lukujen raportointia on esitetty tarkemmin </w:t>
       </w:r>
-      <w:bookmarkStart w:id="14" w:name="_Hlk176549078"/>
+      <w:bookmarkStart w:id="13" w:name="_Hlk176549078"/>
       <w:r w:rsidR="00E616A6" w:rsidRPr="00E616A6">
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t>Jyväskylän yliopiston psykologian pro gradu- ja kandidaatin tutkielmien kirjoitusohjeistus</w:t>
       </w:r>
       <w:r w:rsidR="00E616A6">
         <w:t xml:space="preserve"> -dokumentissa.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="14"/>
+    <w:bookmarkEnd w:id="13"/>
     <w:p w14:paraId="393A113B" w14:textId="713C48A2" w:rsidR="009811E4" w:rsidRPr="007E4F07" w:rsidRDefault="009811E4" w:rsidP="009811E4">
       <w:pPr>
         <w:keepNext/>
         <w:spacing w:before="360" w:after="240" w:line="220" w:lineRule="exact"/>
         <w:ind w:firstLine="0"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:noProof/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="007E4F07">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:noProof/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">Taulukko </w:t>
       </w:r>
       <w:r w:rsidR="005B4B89">
         <w:rPr>
@@ -3177,108 +3371,112 @@
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="501" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="7EB2892F" w14:textId="77777777" w:rsidR="009811E4" w:rsidRPr="007E4F07" w:rsidRDefault="009811E4" w:rsidP="000F154F">
             <w:pPr>
               <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
               <w:ind w:firstLine="0"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
                 <w:lang w:val="en-US" w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
+            <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="007E4F07">
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
                 <w:lang w:val="en-US" w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>Naiset</w:t>
             </w:r>
+            <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="501" w:type="pct"/>
             <w:tcBorders>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="2245CF14" w14:textId="77777777" w:rsidR="009811E4" w:rsidRPr="007E4F07" w:rsidRDefault="009811E4" w:rsidP="000F154F">
             <w:pPr>
               <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
               <w:ind w:firstLine="0"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
                 <w:lang w:val="en-US" w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="502" w:type="pct"/>
             <w:tcBorders>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="6B26079B" w14:textId="77777777" w:rsidR="009811E4" w:rsidRPr="007E4F07" w:rsidRDefault="009811E4" w:rsidP="000F154F">
             <w:pPr>
               <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
               <w:ind w:firstLine="0"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
                 <w:lang w:val="en-US" w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
+            <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="007E4F07">
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
                 <w:lang w:val="en-US" w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>Miehet</w:t>
             </w:r>
+            <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="501" w:type="pct"/>
             <w:tcBorders>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="2CFEC13E" w14:textId="77777777" w:rsidR="009811E4" w:rsidRPr="007E4F07" w:rsidRDefault="009811E4" w:rsidP="000F154F">
             <w:pPr>
               <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
               <w:ind w:firstLine="0"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
                 <w:lang w:val="en-US" w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
@@ -3602,58 +3800,60 @@
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="009811E4" w:rsidRPr="007E4F07" w14:paraId="45D6A3E3" w14:textId="77777777" w:rsidTr="000F154F">
         <w:trPr>
           <w:trHeight w:val="117"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1489" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="427C4CD2" w14:textId="77777777" w:rsidR="009811E4" w:rsidRPr="007E4F07" w:rsidRDefault="009811E4" w:rsidP="005B4B89">
             <w:pPr>
               <w:pStyle w:val="Taulukkoteksti"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
                 <w:lang w:val="en-US" w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
+            <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="007E4F07">
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
                 <w:lang w:val="en-US" w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>Autonomia</w:t>
             </w:r>
+            <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="501" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="359BFCF7" w14:textId="77777777" w:rsidR="009811E4" w:rsidRPr="007E4F07" w:rsidRDefault="009811E4" w:rsidP="005B4B89">
             <w:pPr>
               <w:pStyle w:val="Taulukkoteksti"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
                 <w:lang w:val="en-US" w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007E4F07">
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
@@ -3844,58 +4044,60 @@
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="009811E4" w:rsidRPr="007E4F07" w14:paraId="0517FEB7" w14:textId="77777777" w:rsidTr="000F154F">
         <w:trPr>
           <w:trHeight w:val="117"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1489" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="565A1B26" w14:textId="77777777" w:rsidR="009811E4" w:rsidRPr="007E4F07" w:rsidRDefault="009811E4" w:rsidP="005B4B89">
             <w:pPr>
               <w:pStyle w:val="Taulukkoteksti"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
                 <w:lang w:val="en-US" w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
+            <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="007E4F07">
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
                 <w:lang w:val="en-US" w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>Yhteenkuuluvuus</w:t>
             </w:r>
+            <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="501" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="59D058EB" w14:textId="77777777" w:rsidR="009811E4" w:rsidRPr="007E4F07" w:rsidRDefault="009811E4" w:rsidP="005B4B89">
             <w:pPr>
               <w:pStyle w:val="Taulukkoteksti"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
                 <w:lang w:val="en-US" w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007E4F07">
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
@@ -4085,58 +4287,60 @@
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="009811E4" w:rsidRPr="007E4F07" w14:paraId="227084F7" w14:textId="77777777" w:rsidTr="000F154F">
         <w:trPr>
           <w:trHeight w:val="117"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1489" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="049358D9" w14:textId="77777777" w:rsidR="009811E4" w:rsidRPr="007E4F07" w:rsidRDefault="009811E4" w:rsidP="005B4B89">
             <w:pPr>
               <w:pStyle w:val="Taulukkoteksti"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
                 <w:lang w:val="en-US" w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
+            <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="007E4F07">
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
                 <w:lang w:val="en-US" w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>Kyvykkyys</w:t>
             </w:r>
+            <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="501" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="23C4304F" w14:textId="77777777" w:rsidR="009811E4" w:rsidRPr="007E4F07" w:rsidRDefault="009811E4" w:rsidP="005B4B89">
             <w:pPr>
               <w:pStyle w:val="Taulukkoteksti"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
                 <w:lang w:val="en-US" w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007E4F07">
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
@@ -4328,51 +4532,50 @@
           <w:rFonts w:eastAsia="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="0E269CA2" w14:textId="670F3DD4" w:rsidR="009811E4" w:rsidRPr="009811E4" w:rsidRDefault="009811E4" w:rsidP="005B4B89">
       <w:pPr>
         <w:pStyle w:val="Taulukkoteksti"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="007E4F07">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t>Huom. KA</w:t>
       </w:r>
       <w:r w:rsidRPr="007E4F07">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> = keskiarvo, </w:t>
       </w:r>
       <w:r w:rsidRPr="007E4F07">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t>KH</w:t>
       </w:r>
       <w:r w:rsidRPr="007E4F07">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           <w:lang w:eastAsia="en-US"/>
@@ -6035,58 +6238,78 @@
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:tcMar>
               <w:top w:w="150" w:type="dxa"/>
               <w:left w:w="150" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="75" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="6763B777" w14:textId="77777777" w:rsidR="0011300A" w:rsidRPr="0011300A" w:rsidRDefault="0011300A" w:rsidP="005B4B89">
             <w:pPr>
               <w:pStyle w:val="Taulukkoteksti"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
+            <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="0011300A">
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
-              <w:t>Example quote</w:t>
+              <w:t>Example</w:t>
             </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="0011300A">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="0011300A">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>quote</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="0011300A" w:rsidRPr="005B4B89" w14:paraId="0A405034" w14:textId="77777777" w:rsidTr="0011300A">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:tcMar>
               <w:top w:w="150" w:type="dxa"/>
               <w:left w:w="150" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="75" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="58977A92" w14:textId="77777777" w:rsidR="0011300A" w:rsidRPr="005B4B89" w:rsidRDefault="0011300A" w:rsidP="005B4B89">
             <w:pPr>
               <w:pStyle w:val="Taulukkoteksti"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
@@ -6337,133 +6560,115 @@
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:tcMar>
               <w:top w:w="150" w:type="dxa"/>
               <w:left w:w="150" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="75" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="12246AE8" w14:textId="77777777" w:rsidR="0011300A" w:rsidRPr="005B4B89" w:rsidRDefault="0011300A" w:rsidP="005B4B89">
             <w:pPr>
               <w:pStyle w:val="Taulukkoteksti"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005B4B89">
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
-              <w:t xml:space="preserve">  Open exploration of an individually fluid sexual self is the </w:t>
-[...7 lines deleted...]
-              <w:t>goal of healthy sexual identity development</w:t>
+              <w:t>  Open exploration of an individually fluid sexual self is the goal of healthy sexual identity development</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:tcMar>
               <w:top w:w="150" w:type="dxa"/>
               <w:left w:w="150" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="75" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="1A25F890" w14:textId="77777777" w:rsidR="0011300A" w:rsidRPr="005B4B89" w:rsidRDefault="0011300A" w:rsidP="005B4B89">
             <w:pPr>
               <w:pStyle w:val="Taulukkoteksti"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005B4B89">
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
-              <w:lastRenderedPageBreak/>
-[...8 lines deleted...]
-              <w:t>for really playing around with that model a lot, you know, and just experimenting and exploring.” (Orion, age 31)</w:t>
+              <w:t>“[For heterosexuals] the man penetrates the female, whereas with gay people, I feel like there is this potential for really playing around with that model a lot, you know, and just experimenting and exploring.” (Orion, age 31)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="0011300A" w:rsidRPr="005B4B89" w14:paraId="2004CE2E" w14:textId="77777777" w:rsidTr="0011300A">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:tcMar>
               <w:top w:w="150" w:type="dxa"/>
               <w:left w:w="150" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="75" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="246141F2" w14:textId="77777777" w:rsidR="0011300A" w:rsidRPr="005B4B89" w:rsidRDefault="0011300A" w:rsidP="005B4B89">
             <w:pPr>
               <w:pStyle w:val="Taulukkoteksti"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005B4B89">
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
-              <w:lastRenderedPageBreak/>
               <w:t>  Questioning discrete, monolithic categories of sexual identity</w:t>
             </w:r>
             <w:r w:rsidRPr="005B4B89">
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:br/>
             </w:r>
             <w:r w:rsidRPr="005B4B89">
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:br/>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
@@ -6491,60 +6696,58 @@
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>“LGBTQI, you know, and added on so many letters. Um, and it does start to raise the question about what the terms mean and whether ... any term can adequately be descriptive.” (Bill, age 50)  </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="19B26938" w14:textId="189B3353" w:rsidR="0045773D" w:rsidRPr="005B4B89" w:rsidRDefault="0011300A" w:rsidP="0011300A">
       <w:pPr>
         <w:pStyle w:val="1kappale"/>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rStyle w:val="TaulukkotekstiChar"/>
           <w:rFonts w:eastAsia="Arial"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="005B4B89">
         <w:rPr>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           <w:lang w:val="en-GB" w:eastAsia="en-US"/>
         </w:rPr>
         <w:br/>
       </w:r>
-      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="005B4B89">
         <w:rPr>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           <w:vertAlign w:val="superscript"/>
           <w:lang w:val="en-GB" w:eastAsia="en-US"/>
         </w:rPr>
         <w:t>a</w:t>
       </w:r>
-      <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="005B4B89">
         <w:rPr>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           <w:lang w:val="en-GB" w:eastAsia="en-US"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="005B4B89">
         <w:rPr>
           <w:rStyle w:val="TaulukkotekstiChar"/>
           <w:rFonts w:eastAsia="Arial"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>The</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidRPr="005B4B89">
         <w:rPr>
           <w:rStyle w:val="TaulukkotekstiChar"/>
           <w:rFonts w:eastAsia="Arial"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve"> struggle and success master narrative states that same-sex desire/</w:t>
       </w:r>
@@ -6592,179 +6795,180 @@
         <w:rPr>
           <w:rStyle w:val="TaulukkotekstiChar"/>
           <w:rFonts w:eastAsia="Arial"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:br/>
         <w:t>b The emancipation master narrative states that discrete, monolithic, and mutually exclusive categories of homosexuality and heterosexuality are social constructions, conceptually suspect in their ability to fully capture the idiosyncrasies of sexual subjectivities, desires, and behavio</w:t>
       </w:r>
       <w:r w:rsidR="005B4B89">
         <w:rPr>
           <w:rStyle w:val="TaulukkotekstiChar"/>
           <w:rFonts w:eastAsia="Arial"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>u</w:t>
       </w:r>
       <w:r w:rsidRPr="005B4B89">
         <w:rPr>
           <w:rStyle w:val="TaulukkotekstiChar"/>
           <w:rFonts w:eastAsia="Arial"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>rs. This circumscription of sexual self within culturally contingent and hegemonic sexual identity categories must be resisted.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7A4F85E9" w14:textId="4E3EB635" w:rsidR="006F58C6" w:rsidRDefault="006F58C6" w:rsidP="006F58C6">
-[...7 lines deleted...]
-      <w:bookmarkEnd w:id="15"/>
+    <w:p w14:paraId="7A4F85E9" w14:textId="07734ACA" w:rsidR="006F58C6" w:rsidRDefault="004D0890" w:rsidP="006F58C6">
+      <w:pPr>
+        <w:pStyle w:val="Otsikko1"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Pohdinta</w:t>
+      </w:r>
     </w:p>
     <w:p w14:paraId="0CD807E9" w14:textId="53AA8A24" w:rsidR="00B945B3" w:rsidRDefault="00F106BF" w:rsidP="00F106BF">
       <w:pPr>
         <w:pStyle w:val="1kappale"/>
       </w:pPr>
       <w:r>
-        <w:t>Pohdinnan aloittaa melko usein yhden kappaleen pituinen ingressiteksti, jossa lukijalle esimerkiksi palautetaan mieleen tutkimuksen tarkoitus ja tavoite sekä tuodaan esiin tulosten yleiskuva. Tämän jälkeen p</w:t>
+        <w:t xml:space="preserve">Pohdinnan aloittaa melko usein yhden kappaleen pituinen ingressiteksti, jossa lukijalle esimerkiksi palautetaan mieleen tutkimuksen tarkoitus ja tavoite sekä tuodaan esiin tulosten </w:t>
+      </w:r>
+      <w:r>
+        <w:lastRenderedPageBreak/>
+        <w:t>yleiskuva. Tämän jälkeen p</w:t>
       </w:r>
       <w:r w:rsidR="00B945B3">
         <w:t>ohdinnassakin voi käyttää otsikkotasoja tekstin jäsentelyyn. Monesti oma alaluku luodaan ainakin tutkimuksen rajoituksille ja johtopäätöksille.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="34DCCA34" w14:textId="38EA3CBC" w:rsidR="00F106BF" w:rsidRDefault="00F106BF" w:rsidP="00F106BF">
       <w:pPr>
-        <w:pStyle w:val="Heading2"/>
-[...1 lines deleted...]
-      <w:bookmarkStart w:id="16" w:name="_Toc176781915"/>
+        <w:pStyle w:val="Otsikko2"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="14" w:name="_Toc176781915"/>
       <w:r>
         <w:t>Mahdollinen, ei pakollinen ensimmäinen alaotsikko</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="16"/>
+      <w:bookmarkEnd w:id="14"/>
       <w:r>
         <w:t xml:space="preserve">  </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="24387A79" w14:textId="70194CE2" w:rsidR="00DE555D" w:rsidRDefault="00F106BF" w:rsidP="00F106BF">
       <w:pPr>
         <w:pStyle w:val="Normaalikappale"/>
         <w:ind w:firstLine="0"/>
       </w:pPr>
       <w:r>
         <w:t>Tekstiä tulee tähän …</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="32E349E2" w14:textId="77777777" w:rsidR="00F106BF" w:rsidRDefault="00F106BF" w:rsidP="00F106BF">
       <w:pPr>
-        <w:pStyle w:val="Heading2"/>
-[...1 lines deleted...]
-      <w:bookmarkStart w:id="17" w:name="_Toc176781916"/>
+        <w:pStyle w:val="Otsikko2"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="15" w:name="_Toc176781916"/>
       <w:r>
         <w:t>Mahdollinen, ei pakollinen toinen alaotsikko</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="17"/>
+      <w:bookmarkEnd w:id="15"/>
     </w:p>
     <w:p w14:paraId="36BA84F0" w14:textId="44FA56DD" w:rsidR="00F106BF" w:rsidRDefault="00F106BF" w:rsidP="00F106BF">
       <w:pPr>
         <w:pStyle w:val="1kappale"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Tekstiä tulee tähän … </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="767E6BB7" w14:textId="292D0E25" w:rsidR="00F106BF" w:rsidRDefault="00F106BF" w:rsidP="00F106BF">
       <w:pPr>
-        <w:pStyle w:val="Heading2"/>
-[...1 lines deleted...]
-      <w:bookmarkStart w:id="18" w:name="_Toc176781917"/>
+        <w:pStyle w:val="Otsikko2"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="16" w:name="_Toc176781917"/>
       <w:r>
         <w:t>Mahdollinen, ei pakollinen kolmas alaotsikko</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="18"/>
+      <w:bookmarkEnd w:id="16"/>
       <w:r>
         <w:t xml:space="preserve">  </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6CC0AD05" w14:textId="41272821" w:rsidR="00F106BF" w:rsidRPr="007B4ACF" w:rsidRDefault="00F518CD" w:rsidP="00F106BF">
       <w:pPr>
         <w:pStyle w:val="Normaalikappale"/>
         <w:ind w:firstLine="0"/>
       </w:pPr>
       <w:r>
         <w:t>Pohdinnan viimeisen kappaleen jälkeen</w:t>
       </w:r>
       <w:r w:rsidR="00594AE0">
         <w:t xml:space="preserve"> tehdään tarvittaessa sivun vaihto. Näin TEKIJÖIDEN HUOMIOT tekoälyn käyttämisestä tutkielmassa ja</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00594AE0">
         <w:t xml:space="preserve">yhdessä </w:t>
       </w:r>
       <w:r>
         <w:t>lähdeluettelo</w:t>
       </w:r>
       <w:r w:rsidR="00594AE0">
         <w:t>n kanssa, joka tulee</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> otsikolla LÄHTEET</w:t>
       </w:r>
       <w:r w:rsidR="00594AE0">
         <w:t>,</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> alka</w:t>
       </w:r>
       <w:r w:rsidR="00594AE0">
         <w:t>vat</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> omalta sivultaan</w:t>
       </w:r>
       <w:r w:rsidR="00594AE0">
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7D145D4C" w14:textId="00F226A2" w:rsidR="00594AE0" w:rsidRDefault="00594AE0" w:rsidP="007F0FDC">
-[...1 lines deleted...]
-        <w:pStyle w:val="Heading1"/>
+    <w:p w14:paraId="7D145D4C" w14:textId="159B1A47" w:rsidR="00594AE0" w:rsidRDefault="004D0890" w:rsidP="007F0FDC">
+      <w:pPr>
+        <w:pStyle w:val="Otsikko1"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="0"/>
         </w:numPr>
       </w:pPr>
-      <w:bookmarkStart w:id="19" w:name="_Toc176781918"/>
-[...3 lines deleted...]
-        <w:t>TEKIJÖIDEN HUOMIOT</w:t>
+      <w:bookmarkStart w:id="17" w:name="_Hlk202181489"/>
+      <w:bookmarkStart w:id="18" w:name="_Toc176781918"/>
+      <w:r>
+        <w:t>Tekijöiden huomiot</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="33E40A15" w14:textId="1044D3FB" w:rsidR="00594AE0" w:rsidRDefault="00CD7458" w:rsidP="00594AE0">
       <w:pPr>
         <w:pStyle w:val="1kappale"/>
       </w:pPr>
       <w:r>
         <w:t>E</w:t>
       </w:r>
       <w:r w:rsidRPr="00CD7458">
         <w:t xml:space="preserve">llei ohjaaja </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">ole antanut </w:t>
       </w:r>
       <w:r w:rsidRPr="00CD7458">
         <w:t>muita tarkempia ohjeita</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> kirjataan tähän kohtaan, </w:t>
       </w:r>
       <w:r w:rsidRPr="00CD7458">
         <w:t>miten ja mihin tarkoitukseen tekoälyä on tutkielmassa</w:t>
       </w:r>
       <w:r>
@@ -6838,72 +7042,67 @@
       <w:pPr>
         <w:pStyle w:val="1kappale"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
       </w:pPr>
       <w:r w:rsidRPr="00594AE0">
         <w:t xml:space="preserve">Tässä tutkielmassa olemme hyödyntäneet tekstiä tuottavaa tekoälyä (kielimallit, esim. </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00594AE0">
         <w:t>ChatGPT</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00594AE0">
         <w:t>)</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00594AE0">
         <w:t>siten, että</w:t>
       </w:r>
       <w:r w:rsidR="00CD7458">
-        <w:t xml:space="preserve"> … [tähän jatkoksi tulee kuvaus siitä, missä osissa </w:t>
-[...11 lines deleted...]
-        <w:pStyle w:val="Heading1"/>
+        <w:t xml:space="preserve"> … [tähän jatkoksi tulee kuvaus siitä, missä osissa tutkielman tekemisen ja sen raportoinnin prosessia ja miten tekoälyä on hyödynnetty]. </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="17"/>
+    <w:bookmarkEnd w:id="18"/>
+    <w:p w14:paraId="089D6434" w14:textId="675CF980" w:rsidR="006F58C6" w:rsidRDefault="004D0890" w:rsidP="007F0FDC">
+      <w:pPr>
+        <w:pStyle w:val="Otsikko1"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="0"/>
         </w:numPr>
       </w:pPr>
       <w:r>
-        <w:t>LÄHTEET</w:t>
-[...1 lines deleted...]
-      <w:bookmarkEnd w:id="19"/>
+        <w:lastRenderedPageBreak/>
+        <w:t>Lähteet</w:t>
+      </w:r>
     </w:p>
     <w:p w14:paraId="77015D57" w14:textId="4D8C38B9" w:rsidR="00DD1431" w:rsidRDefault="00040B7E" w:rsidP="00DD1431">
       <w:pPr>
         <w:pStyle w:val="1kappale"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Hyödynnä </w:t>
       </w:r>
       <w:r w:rsidRPr="008E487B">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>Lähdeluettelo</w:t>
       </w:r>
       <w:r w:rsidR="008E487B">
         <w:t>-tekstityyliä</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
       <w:r w:rsidR="00F71221">
         <w:t xml:space="preserve">Lisää ohjeita erilaisten lähteiden merkitsemiseen löydät </w:t>
       </w:r>
       <w:r w:rsidR="008E487B" w:rsidRPr="008E487B">
@@ -6917,262 +7116,397 @@
         <w:t xml:space="preserve"> -dokumentis</w:t>
       </w:r>
       <w:r w:rsidR="008E487B">
         <w:t>ta</w:t>
       </w:r>
       <w:r w:rsidR="00F71221">
         <w:t>.</w:t>
       </w:r>
       <w:r w:rsidR="00DB6A27">
         <w:t xml:space="preserve"> Muista poistaa tä</w:t>
       </w:r>
       <w:r w:rsidR="00F518CD">
         <w:t>m</w:t>
       </w:r>
       <w:r w:rsidR="00DB6A27">
         <w:t>ä ohjeteksti ja korvata myös alla olevat esimerkit omilla lähteilläsi.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4FED4FF3" w14:textId="77777777" w:rsidR="0045773D" w:rsidRPr="0045773D" w:rsidRDefault="0045773D" w:rsidP="0045773D">
       <w:pPr>
         <w:pStyle w:val="Normaalikappale"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="3119C4B9" w14:textId="2A234E4E" w:rsidR="00DB6A27" w:rsidRPr="00EB0513" w:rsidRDefault="00DB6A27" w:rsidP="00F518CD">
       <w:pPr>
-        <w:pStyle w:val="Bibliography"/>
+        <w:pStyle w:val="Lhdeluettelo"/>
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00EB0513">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">American Psychological Association (2020). </w:t>
       </w:r>
       <w:r w:rsidRPr="00EB0513">
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">Publication </w:t>
       </w:r>
       <w:r w:rsidRPr="008E487B">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>manual</w:t>
       </w:r>
       <w:r w:rsidRPr="00EB0513">
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> of the American Psycho-logical Association 2020: The official guide to APA style</w:t>
       </w:r>
       <w:r w:rsidRPr="00EB0513">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (7. painos). American Psy-chological Association. </w:t>
-[...1 lines deleted...]
-      <w:hyperlink r:id="rId15" w:history="1">
+        <w:t xml:space="preserve"> (7. </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00EB0513">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>painos</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00EB0513">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>). American Psy-</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00EB0513">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>chological</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00EB0513">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Association. </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId14" w:history="1">
         <w:r w:rsidRPr="00EB0513">
           <w:rPr>
-            <w:rStyle w:val="Hyperlink"/>
+            <w:rStyle w:val="Hyperlinkki"/>
             <w:lang w:val="en-US"/>
           </w:rPr>
           <w:t>https://apastyle.apa.org/</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="00EB0513">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">  </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="440D84B9" w14:textId="77777777" w:rsidR="00DB6A27" w:rsidRPr="00DB6A27" w:rsidRDefault="00DB6A27" w:rsidP="00DB6A27">
       <w:pPr>
-        <w:pStyle w:val="Bibliography"/>
+        <w:pStyle w:val="Lhdeluettelo"/>
       </w:pPr>
       <w:r w:rsidRPr="00EB0513">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t xml:space="preserve">Bem, D. J. (2021). Writing the empirical journal article. Teoksessa M. P. Zanna &amp; J. M. Darley (toim.), </w:t>
+        <w:t xml:space="preserve">Bem, D. J. (2021). Writing </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00EB0513">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>the</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00EB0513">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> empirical journal article. </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00EB0513">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Teoksessa</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00EB0513">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> M. P. Zanna &amp; J. M. Darley (</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00EB0513">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>toim</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00EB0513">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">.), </w:t>
       </w:r>
       <w:r w:rsidRPr="00EB0513">
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>The Compleat Academic: A practical guide for the beginning social scientist</w:t>
       </w:r>
       <w:r w:rsidRPr="00EB0513">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> (s. 171–201). </w:t>
       </w:r>
       <w:r w:rsidRPr="00DB6A27">
         <w:t xml:space="preserve">Psychology Press. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3917792C" w14:textId="77777777" w:rsidR="00DB6A27" w:rsidRDefault="00DB6A27" w:rsidP="00DB6A27">
       <w:pPr>
-        <w:pStyle w:val="Bibliography"/>
+        <w:pStyle w:val="Lhdeluettelo"/>
       </w:pPr>
       <w:r w:rsidRPr="000C6C67">
-        <w:t xml:space="preserve">Kohonen, I., Kuula-Luumi, A. &amp; Spoof, S. </w:t>
+        <w:t>Kohonen, I., Kuula-</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="000C6C67">
+        <w:t>Luumi</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="000C6C67">
+        <w:t xml:space="preserve">, A. &amp; </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="000C6C67">
+        <w:t>Spoof</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="000C6C67">
+        <w:t xml:space="preserve">, S. </w:t>
       </w:r>
       <w:r>
         <w:t>(</w:t>
       </w:r>
       <w:r w:rsidRPr="000C6C67">
         <w:t>2019</w:t>
       </w:r>
       <w:r>
         <w:t>)</w:t>
       </w:r>
       <w:r w:rsidRPr="000C6C67">
         <w:t xml:space="preserve">. </w:t>
       </w:r>
       <w:r w:rsidRPr="000C6C67">
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t>Ihmiseen kohdistuvan tutkimuksen eettiset periaatteet ja ihmistieteiden eettinen ennakkoarviointi Suomessa: Tutkimuseettisen neuvottelukunnan ohje 2019.</w:t>
       </w:r>
       <w:r w:rsidRPr="000C6C67">
         <w:t xml:space="preserve"> Tutkimuseettinen</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="000C6C67">
         <w:t>neuvottelukunta.</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:hyperlink r:id="rId16" w:history="1">
+      <w:hyperlink r:id="rId15" w:history="1">
         <w:r w:rsidRPr="00BC5A06">
           <w:rPr>
-            <w:rStyle w:val="Hyperlink"/>
+            <w:rStyle w:val="Hyperlinkki"/>
           </w:rPr>
           <w:t>https://tenk.fi/sites/default/files/2021-01/Ihmistieteiden_eettisen_ennakkoarvioinnin_ohje_2020.pdf</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="54906074" w14:textId="77777777" w:rsidR="00DB6A27" w:rsidRPr="00DB6A27" w:rsidRDefault="00DB6A27" w:rsidP="00DB6A27">
       <w:pPr>
-        <w:pStyle w:val="Bibliography"/>
+        <w:pStyle w:val="Lhdeluettelo"/>
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00820669">
-        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">Känsäkoski, M., &amp; Mononen, R. (2024). Matematiikka-ahdistus ja sen yhteys matematiikan osaamiseen kolmannella luokalla. </w:t>
       </w:r>
       <w:r w:rsidRPr="00DB6A27">
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Psykologia, 59</w:t>
       </w:r>
       <w:r w:rsidRPr="00DB6A27">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>(1), 57–73.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="41D12951" w14:textId="77777777" w:rsidR="00DB6A27" w:rsidRDefault="00DB6A27" w:rsidP="00DB6A27">
       <w:pPr>
-        <w:pStyle w:val="Bibliography"/>
+        <w:pStyle w:val="Lhdeluettelo"/>
       </w:pPr>
       <w:r w:rsidRPr="00D91530">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">Laursen, B., &amp; Hoff, E. (2006). Person-centered and variable-centered approaches to longitudinal data. </w:t>
       </w:r>
+      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00EB0513">
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
-        <w:t>Merrill-Palmer Quarterly, 52</w:t>
+        <w:t>Merrill-Palmer</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00EB0513">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00EB0513">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>Quarterly</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00EB0513">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>, 52</w:t>
       </w:r>
       <w:r w:rsidRPr="00EB0513">
         <w:t xml:space="preserve">(3), 377–389. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId17" w:history="1">
+      <w:hyperlink r:id="rId16" w:history="1">
         <w:r w:rsidRPr="004212A9">
           <w:rPr>
-            <w:rStyle w:val="Hyperlink"/>
+            <w:rStyle w:val="Hyperlinkki"/>
           </w:rPr>
           <w:t>https://doi.org/10.1353/mpq.2006.0029</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="004212A9">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="76C9D805" w14:textId="77777777" w:rsidR="00BF128C" w:rsidRDefault="00BF128C" w:rsidP="00BF128C">
       <w:pPr>
         <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
         <w:ind w:firstLine="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="6327D561" w14:textId="7EFD2CFF" w:rsidR="00DE555D" w:rsidRPr="00BF128C" w:rsidRDefault="00DE555D" w:rsidP="00BF128C">
+    <w:p w14:paraId="4CA50D8F" w14:textId="77777777" w:rsidR="00CC71C4" w:rsidRDefault="00CC71C4">
       <w:pPr>
         <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
         <w:ind w:firstLine="0"/>
         <w:jc w:val="left"/>
-      </w:pPr>
-      <w:r w:rsidRPr="00115FC1">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:br w:type="page"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6327D561" w14:textId="6F70922F" w:rsidR="00DE555D" w:rsidRPr="00BF128C" w:rsidRDefault="00DE555D" w:rsidP="00BF128C">
+      <w:pPr>
+        <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
+        <w:ind w:firstLine="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00115FC1">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>Muotoiluohjeet pro gradu- ja kandidaatintutkielmiin, mikäli et käytä valmista mallipohjaa</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0A31D936" w14:textId="77777777" w:rsidR="00DE555D" w:rsidRPr="00DE555D" w:rsidRDefault="00DE555D" w:rsidP="00DE555D">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="0"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="1949625F" w14:textId="77777777" w:rsidR="0075180E" w:rsidRDefault="0075180E" w:rsidP="00DE555D">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1276"/>
         </w:tabs>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="0"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
           <w:bCs/>
@@ -8353,55 +8687,55 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
           <w:bCs/>
           <w:iCs/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t>oikea yläkulma</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1A359CDE" w14:textId="77777777" w:rsidR="00CC19FC" w:rsidRDefault="00CC19FC" w:rsidP="00DE555D">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="0"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
           <w:b/>
           <w:iCs/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="7ABD69D1" w14:textId="505A73C0" w:rsidR="009E4461" w:rsidRPr="00DB6A27" w:rsidRDefault="009E4461" w:rsidP="00DB6A27">
       <w:pPr>
-        <w:pStyle w:val="Bibliography"/>
+        <w:pStyle w:val="Lhdeluettelo"/>
       </w:pPr>
     </w:p>
     <w:sectPr w:rsidR="009E4461" w:rsidRPr="00DB6A27" w:rsidSect="007A0E42">
-      <w:headerReference w:type="default" r:id="rId18"/>
+      <w:headerReference w:type="default" r:id="rId17"/>
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="708" w:footer="708" w:gutter="0"/>
       <w:pgNumType w:start="0"/>
       <w:cols w:space="708"/>
       <w:titlePg/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
     <w:p w14:paraId="5E89D70F" w14:textId="77777777" w:rsidR="00257862" w:rsidRDefault="00257862" w:rsidP="007A0E42">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
     <w:p w14:paraId="1621B6D5" w14:textId="77777777" w:rsidR="00257862" w:rsidRDefault="00257862" w:rsidP="007A0E42">
@@ -8494,74 +8828,74 @@
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:sdt>
     <w:sdtPr>
       <w:id w:val="470175734"/>
       <w:docPartObj>
         <w:docPartGallery w:val="Page Numbers (Top of Page)"/>
         <w:docPartUnique/>
       </w:docPartObj>
     </w:sdtPr>
     <w:sdtEndPr/>
     <w:sdtContent>
       <w:p w14:paraId="0CF8769A" w14:textId="71DE2F1D" w:rsidR="007A0E42" w:rsidRDefault="007A0E42">
         <w:pPr>
-          <w:pStyle w:val="Header"/>
+          <w:pStyle w:val="Yltunniste"/>
           <w:jc w:val="right"/>
         </w:pPr>
         <w:r>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:instrText>PAGE   \* MERGEFORMAT</w:instrText>
         </w:r>
         <w:r>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:t>2</w:t>
         </w:r>
         <w:r>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:p>
     </w:sdtContent>
   </w:sdt>
   <w:p w14:paraId="4B0FD51E" w14:textId="77777777" w:rsidR="007A0E42" w:rsidRDefault="007A0E42">
     <w:pPr>
-      <w:pStyle w:val="Header"/>
+      <w:pStyle w:val="Yltunniste"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="2EC505B4"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="B2EA725E"/>
     <w:lvl w:ilvl="0" w:tplc="040B0001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="040B0003" w:tentative="1">
       <w:start w:val="1"/>
@@ -8842,50 +9176,276 @@
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="1440"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8.%9"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1800" w:hanging="1800"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="35942B7E"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="7430CA78"/>
+    <w:lvl w:ilvl="0" w:tplc="040B0001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="040B0003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="040B0005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="040B0001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="040B0003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="040B0005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="040B0001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="040B0003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="040B0005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="4" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="4D823AF2"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="1FA08C06"/>
+    <w:lvl w:ilvl="0" w:tplc="040B0001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="040B0003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="040B0005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="040B0001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="040B0003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="040B0005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="040B0001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="040B0003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="040B0005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="5" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="5A2A3EFF"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="F904D072"/>
     <w:lvl w:ilvl="0" w:tplc="EF9CC28C">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.1"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="default"/>
         <w:b/>
         <w:i w:val="0"/>
         <w:sz w:val="32"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="040B0019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
@@ -8933,152 +9493,152 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="040B0019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="040B001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="4" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="6" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="659E27FC"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="1048096E"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
-      <w:pStyle w:val="Heading1"/>
+      <w:pStyle w:val="Otsikko1"/>
       <w:lvlText w:val="%1"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="432" w:hanging="432"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
         <w:b/>
         <w:i w:val="0"/>
         <w:sz w:val="32"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
-      <w:pStyle w:val="Heading2"/>
+      <w:pStyle w:val="Otsikko2"/>
       <w:lvlText w:val="%1.%2"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="576" w:hanging="576"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
-      <w:pStyle w:val="Heading3"/>
+      <w:pStyle w:val="Otsikko3"/>
       <w:lvlText w:val="%1.%2.%3"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="720"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="3">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
-      <w:pStyle w:val="Heading4"/>
+      <w:pStyle w:val="Otsikko4"/>
       <w:lvlText w:val="%1.%2.%3.%4"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="864" w:hanging="864"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="4">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
-      <w:pStyle w:val="Heading5"/>
+      <w:pStyle w:val="Otsikko5"/>
       <w:lvlText w:val="%1.%2.%3.%4.%5"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1008" w:hanging="1008"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="5">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
-      <w:pStyle w:val="Heading6"/>
+      <w:pStyle w:val="Otsikko6"/>
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1152" w:hanging="1152"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="6">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
-      <w:pStyle w:val="Heading7"/>
+      <w:pStyle w:val="Otsikko7"/>
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1296" w:hanging="1296"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
-      <w:pStyle w:val="Heading8"/>
+      <w:pStyle w:val="Otsikko8"/>
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="1440"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
-      <w:pStyle w:val="Heading9"/>
+      <w:pStyle w:val="Otsikko9"/>
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8.%9"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1584" w:hanging="1584"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="5" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="7" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="723F3244"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="648254A0"/>
     <w:lvl w:ilvl="0" w:tplc="AEA47030">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.1"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="default"/>
         <w:b/>
         <w:i w:val="0"/>
         <w:sz w:val="28"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="040B0019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
@@ -9126,51 +9686,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="040B0019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="040B001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="6" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="8" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="789368FD"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="454CD05E"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="432" w:hanging="432"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="576" w:hanging="576"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2.%3"/>
@@ -9216,259 +9776,270 @@
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="1440"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8.%9"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1584" w:hanging="1584"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1" w16cid:durableId="2021085478">
     <w:abstractNumId w:val="2"/>
   </w:num>
   <w:num w:numId="2" w16cid:durableId="390881708">
-    <w:abstractNumId w:val="4"/>
+    <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="3" w16cid:durableId="720179126">
-    <w:abstractNumId w:val="4"/>
+    <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4" w16cid:durableId="1751535453">
-    <w:abstractNumId w:val="4"/>
+    <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="5" w16cid:durableId="91902938">
-    <w:abstractNumId w:val="4"/>
+    <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="6" w16cid:durableId="874390383">
-    <w:abstractNumId w:val="4"/>
+    <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="7" w16cid:durableId="2143767943">
-    <w:abstractNumId w:val="4"/>
+    <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="8" w16cid:durableId="1321739651">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="9" w16cid:durableId="518088712">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="10" w16cid:durableId="1842817945">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="11" w16cid:durableId="1197232207">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="12" w16cid:durableId="462381162">
-    <w:abstractNumId w:val="4"/>
+    <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="13" w16cid:durableId="65733879">
     <w:abstractNumId w:val="2"/>
   </w:num>
   <w:num w:numId="14" w16cid:durableId="861893334">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="15" w16cid:durableId="798182602">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="16" w16cid:durableId="761686708">
-    <w:abstractNumId w:val="4"/>
+    <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="17" w16cid:durableId="1155217373">
     <w:abstractNumId w:val="2"/>
   </w:num>
   <w:num w:numId="18" w16cid:durableId="1547450457">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="19" w16cid:durableId="1375545644">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="20" w16cid:durableId="693576013">
-    <w:abstractNumId w:val="4"/>
+    <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="21" w16cid:durableId="1451439105">
     <w:abstractNumId w:val="2"/>
   </w:num>
   <w:num w:numId="22" w16cid:durableId="1385719415">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="23" w16cid:durableId="1927421283">
     <w:abstractNumId w:val="2"/>
   </w:num>
   <w:num w:numId="24" w16cid:durableId="217321802">
     <w:abstractNumId w:val="2"/>
   </w:num>
   <w:num w:numId="25" w16cid:durableId="1674910955">
     <w:abstractNumId w:val="2"/>
   </w:num>
   <w:num w:numId="26" w16cid:durableId="2003045191">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="27" w16cid:durableId="481969771">
-    <w:abstractNumId w:val="3"/>
+    <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="28" w16cid:durableId="180822131">
-    <w:abstractNumId w:val="5"/>
+    <w:abstractNumId w:val="7"/>
   </w:num>
   <w:num w:numId="29" w16cid:durableId="734670330">
-    <w:abstractNumId w:val="6"/>
+    <w:abstractNumId w:val="8"/>
   </w:num>
   <w:num w:numId="30" w16cid:durableId="2007321017">
-    <w:abstractNumId w:val="6"/>
+    <w:abstractNumId w:val="8"/>
   </w:num>
   <w:num w:numId="31" w16cid:durableId="309024784">
-    <w:abstractNumId w:val="6"/>
+    <w:abstractNumId w:val="8"/>
   </w:num>
   <w:num w:numId="32" w16cid:durableId="1810318280">
-    <w:abstractNumId w:val="6"/>
+    <w:abstractNumId w:val="8"/>
   </w:num>
   <w:num w:numId="33" w16cid:durableId="2128497736">
-    <w:abstractNumId w:val="6"/>
+    <w:abstractNumId w:val="8"/>
   </w:num>
   <w:num w:numId="34" w16cid:durableId="1475021255">
-    <w:abstractNumId w:val="6"/>
+    <w:abstractNumId w:val="8"/>
   </w:num>
   <w:num w:numId="35" w16cid:durableId="343870455">
     <w:abstractNumId w:val="0"/>
+  </w:num>
+  <w:num w:numId="36" w16cid:durableId="1513304742">
+    <w:abstractNumId w:val="3"/>
+  </w:num>
+  <w:num w:numId="37" w16cid:durableId="1442217860">
+    <w:abstractNumId w:val="4"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:zoom w:percent="110"/>
+  <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="1304"/>
   <w:autoHyphenation/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="006D6332"/>
     <w:rsid w:val="0001196F"/>
     <w:rsid w:val="000165B7"/>
     <w:rsid w:val="00031563"/>
     <w:rsid w:val="00040B7E"/>
     <w:rsid w:val="0004713D"/>
     <w:rsid w:val="00053020"/>
     <w:rsid w:val="00057D74"/>
     <w:rsid w:val="000762DE"/>
     <w:rsid w:val="000868B6"/>
     <w:rsid w:val="000A5815"/>
     <w:rsid w:val="000A7815"/>
     <w:rsid w:val="000C235F"/>
     <w:rsid w:val="000C73C8"/>
     <w:rsid w:val="000D1EA0"/>
     <w:rsid w:val="000D7882"/>
     <w:rsid w:val="000F111B"/>
     <w:rsid w:val="0011190B"/>
     <w:rsid w:val="0011300A"/>
     <w:rsid w:val="00115FC1"/>
     <w:rsid w:val="00124FDD"/>
     <w:rsid w:val="00153411"/>
     <w:rsid w:val="0017750B"/>
     <w:rsid w:val="00182676"/>
     <w:rsid w:val="00182A70"/>
     <w:rsid w:val="001915F0"/>
+    <w:rsid w:val="001A422C"/>
     <w:rsid w:val="001B282E"/>
     <w:rsid w:val="001B61DA"/>
     <w:rsid w:val="001D1052"/>
     <w:rsid w:val="001E2281"/>
     <w:rsid w:val="001F7F75"/>
     <w:rsid w:val="0020601C"/>
     <w:rsid w:val="0021190C"/>
     <w:rsid w:val="00221FCA"/>
     <w:rsid w:val="002256EF"/>
     <w:rsid w:val="00257862"/>
     <w:rsid w:val="0027177A"/>
     <w:rsid w:val="00276626"/>
     <w:rsid w:val="002C3DB0"/>
     <w:rsid w:val="002C408F"/>
+    <w:rsid w:val="002C49F9"/>
     <w:rsid w:val="002D69B2"/>
     <w:rsid w:val="003129E8"/>
     <w:rsid w:val="00312ECB"/>
     <w:rsid w:val="003217E5"/>
     <w:rsid w:val="00351BFB"/>
     <w:rsid w:val="00385585"/>
     <w:rsid w:val="003932A7"/>
     <w:rsid w:val="0039350D"/>
     <w:rsid w:val="003950CC"/>
     <w:rsid w:val="003B60BF"/>
     <w:rsid w:val="003B696F"/>
     <w:rsid w:val="003E1005"/>
     <w:rsid w:val="003E3F03"/>
     <w:rsid w:val="00402877"/>
     <w:rsid w:val="00406148"/>
+    <w:rsid w:val="00422801"/>
     <w:rsid w:val="00426630"/>
     <w:rsid w:val="004305EF"/>
     <w:rsid w:val="00447A4C"/>
     <w:rsid w:val="00447B35"/>
     <w:rsid w:val="00452080"/>
     <w:rsid w:val="0045773D"/>
     <w:rsid w:val="00462567"/>
     <w:rsid w:val="004B2505"/>
     <w:rsid w:val="004B515B"/>
     <w:rsid w:val="004C18EA"/>
     <w:rsid w:val="004C60DF"/>
+    <w:rsid w:val="004D0890"/>
     <w:rsid w:val="004E400E"/>
     <w:rsid w:val="00515409"/>
     <w:rsid w:val="00575535"/>
     <w:rsid w:val="00594087"/>
     <w:rsid w:val="00594AE0"/>
     <w:rsid w:val="005B07C3"/>
     <w:rsid w:val="005B4B89"/>
     <w:rsid w:val="005B77CC"/>
     <w:rsid w:val="005E1B1B"/>
     <w:rsid w:val="005E3050"/>
     <w:rsid w:val="00604519"/>
     <w:rsid w:val="00606282"/>
     <w:rsid w:val="006078FF"/>
     <w:rsid w:val="00612E51"/>
+    <w:rsid w:val="00613882"/>
     <w:rsid w:val="00617E70"/>
     <w:rsid w:val="00617F28"/>
     <w:rsid w:val="00623B3F"/>
     <w:rsid w:val="0062520D"/>
     <w:rsid w:val="00641568"/>
     <w:rsid w:val="0064386E"/>
     <w:rsid w:val="006530F3"/>
     <w:rsid w:val="006C0377"/>
     <w:rsid w:val="006D6332"/>
     <w:rsid w:val="006F58C6"/>
     <w:rsid w:val="0075180E"/>
     <w:rsid w:val="00753921"/>
     <w:rsid w:val="007550CF"/>
     <w:rsid w:val="00756400"/>
     <w:rsid w:val="00756FDD"/>
     <w:rsid w:val="00757976"/>
     <w:rsid w:val="00767A23"/>
     <w:rsid w:val="00776E04"/>
     <w:rsid w:val="00786143"/>
     <w:rsid w:val="00786674"/>
     <w:rsid w:val="007A0D6C"/>
     <w:rsid w:val="007A0E42"/>
     <w:rsid w:val="007A7A13"/>
     <w:rsid w:val="007B1354"/>
     <w:rsid w:val="007B4ACF"/>
@@ -9515,126 +10086,128 @@
     <w:rsid w:val="00B159D6"/>
     <w:rsid w:val="00B17722"/>
     <w:rsid w:val="00B23216"/>
     <w:rsid w:val="00B2455B"/>
     <w:rsid w:val="00B7160D"/>
     <w:rsid w:val="00B8308D"/>
     <w:rsid w:val="00B945B3"/>
     <w:rsid w:val="00BA52AF"/>
     <w:rsid w:val="00BB4DEF"/>
     <w:rsid w:val="00BC1CF1"/>
     <w:rsid w:val="00BD4963"/>
     <w:rsid w:val="00BE14BA"/>
     <w:rsid w:val="00BE37CE"/>
     <w:rsid w:val="00BE76CA"/>
     <w:rsid w:val="00BF128C"/>
     <w:rsid w:val="00C042C5"/>
     <w:rsid w:val="00C137E7"/>
     <w:rsid w:val="00C31783"/>
     <w:rsid w:val="00C57FA4"/>
     <w:rsid w:val="00C71D7A"/>
     <w:rsid w:val="00C97C95"/>
     <w:rsid w:val="00CA65B9"/>
     <w:rsid w:val="00CB02C4"/>
     <w:rsid w:val="00CB7EF2"/>
     <w:rsid w:val="00CC19FC"/>
+    <w:rsid w:val="00CC71C4"/>
     <w:rsid w:val="00CD7458"/>
     <w:rsid w:val="00CF5DE7"/>
     <w:rsid w:val="00CF626C"/>
+    <w:rsid w:val="00D04475"/>
     <w:rsid w:val="00D07F99"/>
     <w:rsid w:val="00D1118D"/>
     <w:rsid w:val="00D12000"/>
     <w:rsid w:val="00D15C5E"/>
     <w:rsid w:val="00D16F9F"/>
     <w:rsid w:val="00D30BAF"/>
     <w:rsid w:val="00D31F18"/>
     <w:rsid w:val="00D32D4B"/>
     <w:rsid w:val="00D33D32"/>
     <w:rsid w:val="00D33DF9"/>
     <w:rsid w:val="00D35F0F"/>
     <w:rsid w:val="00D41490"/>
     <w:rsid w:val="00D46A7A"/>
     <w:rsid w:val="00D5065A"/>
     <w:rsid w:val="00D7545C"/>
     <w:rsid w:val="00DB6A27"/>
     <w:rsid w:val="00DD1431"/>
     <w:rsid w:val="00DD746A"/>
     <w:rsid w:val="00DE0170"/>
     <w:rsid w:val="00DE555D"/>
     <w:rsid w:val="00E05D28"/>
     <w:rsid w:val="00E141FA"/>
     <w:rsid w:val="00E26657"/>
     <w:rsid w:val="00E44995"/>
     <w:rsid w:val="00E44D39"/>
     <w:rsid w:val="00E616A6"/>
     <w:rsid w:val="00E62AAC"/>
     <w:rsid w:val="00E645E6"/>
     <w:rsid w:val="00E815C2"/>
     <w:rsid w:val="00EA6167"/>
     <w:rsid w:val="00EB0513"/>
     <w:rsid w:val="00EB5EFD"/>
     <w:rsid w:val="00ED16F1"/>
     <w:rsid w:val="00F05F3F"/>
     <w:rsid w:val="00F106BF"/>
     <w:rsid w:val="00F12593"/>
     <w:rsid w:val="00F518CD"/>
     <w:rsid w:val="00F71221"/>
     <w:rsid w:val="00F724E4"/>
     <w:rsid w:val="00F7607E"/>
     <w:rsid w:val="00F86BAC"/>
+    <w:rsid w:val="00FA7972"/>
     <w:rsid w:val="00FB4432"/>
     <w:rsid w:val="00FC71C1"/>
     <w:rsid w:val="00FE1E2B"/>
     <w:rsid w:val="00FE7173"/>
     <w:rsid w:val="00FF2A88"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="fi-FI"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
   <w14:docId w14:val="36CD91EC"/>
   <w15:chartTrackingRefBased/>
-  <w15:docId w15:val="{F4C4E887-BC9D-4718-8249-39CE4A26007E}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         <w:kern w:val="2"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="fi-FI" w:eastAsia="en-US" w:bidi="ar-SA"/>
         <w14:ligatures w14:val="standardContextual"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
@@ -9988,385 +10561,389 @@
     <w:lsdException w:name="List Table 7 Colorful Accent 3" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 4" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 4" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 4" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 4" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 4" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
     <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
-  <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
+  <w:style w:type="paragraph" w:default="1" w:styleId="Normaali">
     <w:name w:val="Normal"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="009D5F80"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
       <w:ind w:firstLine="851"/>
       <w:jc w:val="both"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
       <w:kern w:val="0"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
       <w:lang w:eastAsia="fi-FI"/>
       <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Heading1">
+  <w:style w:type="paragraph" w:styleId="Otsikko1">
     <w:name w:val="heading 1"/>
-    <w:basedOn w:val="Normal"/>
+    <w:basedOn w:val="Normaali"/>
     <w:next w:val="1kappale"/>
-    <w:link w:val="Heading1Char"/>
+    <w:link w:val="Otsikko1Char"/>
     <w:uiPriority w:val="1"/>
     <w:qFormat/>
-    <w:rsid w:val="00C71D7A"/>
+    <w:rsid w:val="00422801"/>
     <w:pPr>
+      <w:keepNext/>
       <w:numPr>
         <w:numId w:val="2"/>
       </w:numPr>
       <w:tabs>
         <w:tab w:val="right" w:pos="9638"/>
       </w:tabs>
       <w:spacing w:before="600" w:after="240"/>
       <w:ind w:left="227" w:hanging="227"/>
       <w:outlineLvl w:val="0"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:eastAsia="Times New Roman"/>
       <w:b/>
       <w:caps/>
       <w:sz w:val="32"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Heading2">
+  <w:style w:type="paragraph" w:styleId="Otsikko2">
     <w:name w:val="heading 2"/>
-    <w:basedOn w:val="ListParagraph"/>
+    <w:basedOn w:val="Luettelokappale"/>
     <w:next w:val="1kappale"/>
-    <w:link w:val="Heading2Char"/>
+    <w:link w:val="Otsikko2Char"/>
     <w:uiPriority w:val="1"/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
-    <w:rsid w:val="00C71D7A"/>
+    <w:rsid w:val="001A422C"/>
     <w:pPr>
+      <w:keepNext/>
       <w:numPr>
         <w:ilvl w:val="1"/>
         <w:numId w:val="2"/>
       </w:numPr>
       <w:spacing w:before="360" w:after="240"/>
       <w:ind w:left="397" w:hanging="397"/>
       <w:outlineLvl w:val="1"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:eastAsia="Times New Roman"/>
       <w:b/>
       <w:sz w:val="28"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Heading3">
+  <w:style w:type="paragraph" w:styleId="Otsikko3">
     <w:name w:val="heading 3"/>
-    <w:basedOn w:val="ListParagraph"/>
+    <w:basedOn w:val="Luettelokappale"/>
     <w:next w:val="1kappale"/>
-    <w:link w:val="Heading3Char"/>
+    <w:link w:val="Otsikko3Char"/>
     <w:uiPriority w:val="1"/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
-    <w:rsid w:val="004C60DF"/>
+    <w:rsid w:val="001A422C"/>
     <w:pPr>
+      <w:keepNext/>
       <w:numPr>
         <w:ilvl w:val="2"/>
         <w:numId w:val="2"/>
       </w:numPr>
       <w:spacing w:before="240" w:after="240"/>
       <w:ind w:left="567" w:hanging="567"/>
       <w:outlineLvl w:val="2"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:eastAsia="Times New Roman"/>
       <w:b/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Heading4">
+  <w:style w:type="paragraph" w:styleId="Otsikko4">
     <w:name w:val="heading 4"/>
-    <w:basedOn w:val="Normal"/>
-[...1 lines deleted...]
-    <w:link w:val="Heading4Char"/>
+    <w:basedOn w:val="Normaali"/>
+    <w:next w:val="Normaali"/>
+    <w:link w:val="Otsikko4Char"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="004B2505"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:numPr>
         <w:ilvl w:val="3"/>
         <w:numId w:val="2"/>
       </w:numPr>
       <w:spacing w:before="40"/>
       <w:outlineLvl w:val="3"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
       <w:i/>
       <w:iCs/>
       <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Heading5">
+  <w:style w:type="paragraph" w:styleId="Otsikko5">
     <w:name w:val="heading 5"/>
-    <w:basedOn w:val="Normal"/>
-[...1 lines deleted...]
-    <w:link w:val="Heading5Char"/>
+    <w:basedOn w:val="Normaali"/>
+    <w:next w:val="Normaali"/>
+    <w:link w:val="Otsikko5Char"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:rsid w:val="006D6332"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:numPr>
         <w:ilvl w:val="4"/>
         <w:numId w:val="2"/>
       </w:numPr>
       <w:spacing w:before="80" w:after="40"/>
       <w:outlineLvl w:val="4"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="majorBidi"/>
       <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Heading6">
+  <w:style w:type="paragraph" w:styleId="Otsikko6">
     <w:name w:val="heading 6"/>
-    <w:basedOn w:val="Normal"/>
-[...1 lines deleted...]
-    <w:link w:val="Heading6Char"/>
+    <w:basedOn w:val="Normaali"/>
+    <w:next w:val="Normaali"/>
+    <w:link w:val="Otsikko6Char"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:rsid w:val="006D6332"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:numPr>
         <w:ilvl w:val="5"/>
         <w:numId w:val="2"/>
       </w:numPr>
       <w:spacing w:before="40"/>
       <w:outlineLvl w:val="5"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="majorBidi"/>
       <w:i/>
       <w:iCs/>
       <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Heading7">
+  <w:style w:type="paragraph" w:styleId="Otsikko7">
     <w:name w:val="heading 7"/>
-    <w:basedOn w:val="Normal"/>
-[...1 lines deleted...]
-    <w:link w:val="Heading7Char"/>
+    <w:basedOn w:val="Normaali"/>
+    <w:next w:val="Normaali"/>
+    <w:link w:val="Otsikko7Char"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:rsid w:val="006D6332"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:numPr>
         <w:ilvl w:val="6"/>
         <w:numId w:val="2"/>
       </w:numPr>
       <w:spacing w:before="40"/>
       <w:outlineLvl w:val="6"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="majorBidi"/>
       <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Heading8">
+  <w:style w:type="paragraph" w:styleId="Otsikko8">
     <w:name w:val="heading 8"/>
-    <w:basedOn w:val="Normal"/>
-[...1 lines deleted...]
-    <w:link w:val="Heading8Char"/>
+    <w:basedOn w:val="Normaali"/>
+    <w:next w:val="Normaali"/>
+    <w:link w:val="Otsikko8Char"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:rsid w:val="006D6332"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:numPr>
         <w:ilvl w:val="7"/>
         <w:numId w:val="2"/>
       </w:numPr>
       <w:outlineLvl w:val="7"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="majorBidi"/>
       <w:i/>
       <w:iCs/>
       <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Heading9">
+  <w:style w:type="paragraph" w:styleId="Otsikko9">
     <w:name w:val="heading 9"/>
-    <w:basedOn w:val="Normal"/>
-[...1 lines deleted...]
-    <w:link w:val="Heading9Char"/>
+    <w:basedOn w:val="Normaali"/>
+    <w:next w:val="Normaali"/>
+    <w:link w:val="Otsikko9Char"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:rsid w:val="006D6332"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:numPr>
         <w:ilvl w:val="8"/>
         <w:numId w:val="2"/>
       </w:numPr>
       <w:outlineLvl w:val="8"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="majorBidi"/>
       <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:default="1" w:styleId="DefaultParagraphFont">
+  <w:style w:type="character" w:default="1" w:styleId="Kappaleenoletusfontti">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
+    <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
-  <w:style w:type="table" w:default="1" w:styleId="TableNormal">
+  <w:style w:type="table" w:default="1" w:styleId="Normaalitaulukko">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
-  <w:style w:type="numbering" w:default="1" w:styleId="NoList">
+  <w:style w:type="numbering" w:default="1" w:styleId="Eiluetteloa">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="Heading3Char">
-[...2 lines deleted...]
-    <w:link w:val="Heading3"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Otsikko3Char">
+    <w:name w:val="Otsikko 3 Char"/>
+    <w:basedOn w:val="Kappaleenoletusfontti"/>
+    <w:link w:val="Otsikko3"/>
     <w:uiPriority w:val="1"/>
-    <w:rsid w:val="006530F3"/>
+    <w:rsid w:val="001A422C"/>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
       <w:b/>
       <w:kern w:val="0"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
       <w:lang w:eastAsia="fi-FI"/>
       <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="Heading1Char">
-[...2 lines deleted...]
-    <w:link w:val="Heading1"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Otsikko1Char">
+    <w:name w:val="Otsikko 1 Char"/>
+    <w:basedOn w:val="Kappaleenoletusfontti"/>
+    <w:link w:val="Otsikko1"/>
     <w:uiPriority w:val="1"/>
-    <w:rsid w:val="00C71D7A"/>
+    <w:rsid w:val="00422801"/>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
       <w:b/>
       <w:caps/>
       <w:kern w:val="0"/>
       <w:sz w:val="32"/>
       <w:szCs w:val="24"/>
       <w:lang w:eastAsia="fi-FI"/>
       <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="Heading2Char">
-[...2 lines deleted...]
-    <w:link w:val="Heading2"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Otsikko2Char">
+    <w:name w:val="Otsikko 2 Char"/>
+    <w:basedOn w:val="Kappaleenoletusfontti"/>
+    <w:link w:val="Otsikko2"/>
     <w:uiPriority w:val="1"/>
-    <w:rsid w:val="00C71D7A"/>
+    <w:rsid w:val="001A422C"/>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
       <w:b/>
       <w:kern w:val="0"/>
       <w:sz w:val="28"/>
       <w:szCs w:val="24"/>
       <w:lang w:eastAsia="fi-FI"/>
       <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="Heading4Char">
-[...2 lines deleted...]
-    <w:link w:val="Heading4"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Otsikko4Char">
+    <w:name w:val="Otsikko 4 Char"/>
+    <w:basedOn w:val="Kappaleenoletusfontti"/>
+    <w:link w:val="Otsikko4"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:rsid w:val="00F86BAC"/>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
       <w:i/>
       <w:iCs/>
       <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="NoSpacing">
+  <w:style w:type="paragraph" w:styleId="Eivli">
     <w:name w:val="No Spacing"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="004B2505"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
       <w:jc w:val="both"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
       <w:kern w:val="0"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
       <w:lang w:eastAsia="fi-FI"/>
       <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Normaalikappale">
     <w:name w:val="Normaali kappale"/>
     <w:qFormat/>
     <w:rsid w:val="00F86BAC"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
       <w:ind w:firstLine="851"/>
       <w:jc w:val="both"/>
@@ -10376,988 +10953,988 @@
       <w:kern w:val="0"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
       <w:lang w:eastAsia="fi-FI"/>
       <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="1kappale">
     <w:name w:val="1. kappale"/>
     <w:next w:val="Normaalikappale"/>
     <w:link w:val="1kappaleChar"/>
     <w:qFormat/>
     <w:rsid w:val="00CF5DE7"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
       <w:jc w:val="both"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Arial"/>
       <w:kern w:val="0"/>
       <w:sz w:val="24"/>
       <w:lang w:eastAsia="fi-FI"/>
       <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="TOC1">
+  <w:style w:type="paragraph" w:styleId="Sisluet1">
     <w:name w:val="toc 1"/>
     <w:next w:val="1kappale"/>
     <w:autoRedefine/>
     <w:uiPriority w:val="39"/>
     <w:rsid w:val="00D46A7A"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:tabs>
         <w:tab w:val="left" w:pos="440"/>
         <w:tab w:val="right" w:leader="dot" w:pos="9628"/>
       </w:tabs>
       <w:spacing w:after="100" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
       <w:b/>
       <w:bCs/>
       <w:caps/>
       <w:noProof/>
       <w:kern w:val="0"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
       <w:lang w:eastAsia="fi-FI"/>
       <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Title">
+  <w:style w:type="paragraph" w:styleId="Otsikko">
     <w:name w:val="Title"/>
-    <w:basedOn w:val="Normal"/>
-[...1 lines deleted...]
-    <w:link w:val="TitleChar"/>
+    <w:basedOn w:val="Normaali"/>
+    <w:next w:val="Normaali"/>
+    <w:link w:val="OtsikkoChar"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:rsid w:val="004B2505"/>
     <w:pPr>
       <w:ind w:firstLine="0"/>
       <w:jc w:val="center"/>
       <w:outlineLvl w:val="0"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:eastAsia="Times New Roman"/>
       <w:b/>
       <w:bCs/>
       <w:sz w:val="32"/>
       <w:szCs w:val="32"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="TitleChar">
-[...2 lines deleted...]
-    <w:link w:val="Title"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="OtsikkoChar">
+    <w:name w:val="Otsikko Char"/>
+    <w:basedOn w:val="Kappaleenoletusfontti"/>
+    <w:link w:val="Otsikko"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:rsid w:val="00DD746A"/>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
       <w:b/>
       <w:bCs/>
       <w:kern w:val="0"/>
       <w:sz w:val="32"/>
       <w:szCs w:val="32"/>
       <w:lang w:eastAsia="fi-FI"/>
       <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Sisllyksenotsikko">
     <w:name w:val="Sisällyksen otsikko"/>
     <w:next w:val="1kappale"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00F86BAC"/>
     <w:pPr>
       <w:numPr>
         <w:numId w:val="13"/>
       </w:numPr>
       <w:spacing w:before="240" w:after="240" w:line="360" w:lineRule="auto"/>
       <w:ind w:left="0" w:firstLine="0"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Times New Roman" w:cstheme="majorHAnsi"/>
       <w:b/>
       <w:kern w:val="0"/>
       <w:sz w:val="44"/>
       <w:szCs w:val="32"/>
       <w:lang w:val="en-US"/>
       <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="TOCHeading">
+  <w:style w:type="paragraph" w:styleId="Sisllysluettelonotsikko">
     <w:name w:val="TOC Heading"/>
-    <w:basedOn w:val="TOC1"/>
-    <w:next w:val="Normal"/>
+    <w:basedOn w:val="Sisluet1"/>
+    <w:next w:val="Normaali"/>
     <w:uiPriority w:val="3"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="0004713D"/>
     <w:pPr>
       <w:keepNext w:val="0"/>
       <w:keepLines w:val="0"/>
       <w:spacing w:before="240" w:after="240"/>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr>
       <w:caps w:val="0"/>
       <w:sz w:val="32"/>
       <w:szCs w:val="32"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="UnresolvedMention1">
     <w:name w:val="Unresolved Mention1"/>
-    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:basedOn w:val="Kappaleenoletusfontti"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="00F86BAC"/>
     <w:rPr>
       <w:color w:val="605E5C"/>
       <w:shd w:val="clear" w:color="auto" w:fill="E1DFDD"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="UnresolvedMention2">
     <w:name w:val="Unresolved Mention2"/>
-    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:basedOn w:val="Kappaleenoletusfontti"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="00F86BAC"/>
     <w:rPr>
       <w:color w:val="605E5C"/>
       <w:shd w:val="clear" w:color="auto" w:fill="E1DFDD"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="UnresolvedMention3">
     <w:name w:val="Unresolved Mention3"/>
-    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:basedOn w:val="Kappaleenoletusfontti"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="00F86BAC"/>
     <w:rPr>
       <w:color w:val="605E5C"/>
       <w:shd w:val="clear" w:color="auto" w:fill="E1DFDD"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="UnresolvedMention4">
     <w:name w:val="Unresolved Mention4"/>
-    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:basedOn w:val="Kappaleenoletusfontti"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="00F86BAC"/>
     <w:rPr>
       <w:color w:val="605E5C"/>
       <w:shd w:val="clear" w:color="auto" w:fill="E1DFDD"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="UnresolvedMention5">
     <w:name w:val="Unresolved Mention5"/>
-    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:basedOn w:val="Kappaleenoletusfontti"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="00F86BAC"/>
     <w:rPr>
       <w:color w:val="605E5C"/>
       <w:shd w:val="clear" w:color="auto" w:fill="E1DFDD"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="UnresolvedMention6">
     <w:name w:val="Unresolved Mention6"/>
-    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:basedOn w:val="Kappaleenoletusfontti"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="00F86BAC"/>
     <w:rPr>
       <w:color w:val="605E5C"/>
       <w:shd w:val="clear" w:color="auto" w:fill="E1DFDD"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="ListParagraph">
+  <w:style w:type="paragraph" w:styleId="Luettelokappale">
     <w:name w:val="List Paragraph"/>
-    <w:basedOn w:val="Normal"/>
+    <w:basedOn w:val="Normaali"/>
     <w:uiPriority w:val="34"/>
     <w:rsid w:val="00F86BAC"/>
     <w:pPr>
       <w:ind w:left="720"/>
       <w:contextualSpacing/>
     </w:pPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="TOC2">
+  <w:style w:type="paragraph" w:styleId="Sisluet2">
     <w:name w:val="toc 2"/>
-    <w:basedOn w:val="Normal"/>
-    <w:next w:val="Normal"/>
+    <w:basedOn w:val="Normaali"/>
+    <w:next w:val="Normaali"/>
     <w:autoRedefine/>
     <w:uiPriority w:val="39"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00FE7173"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:tabs>
         <w:tab w:val="left" w:pos="0"/>
         <w:tab w:val="left" w:pos="1680"/>
         <w:tab w:val="right" w:leader="dot" w:pos="9016"/>
       </w:tabs>
       <w:spacing w:after="100" w:line="240" w:lineRule="auto"/>
       <w:ind w:left="908" w:hanging="454"/>
       <w:jc w:val="left"/>
     </w:pPr>
     <w:rPr>
       <w:noProof/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="TOC3">
+  <w:style w:type="paragraph" w:styleId="Sisluet3">
     <w:name w:val="toc 3"/>
-    <w:basedOn w:val="Normal"/>
-    <w:next w:val="Normal"/>
+    <w:basedOn w:val="Normaali"/>
+    <w:next w:val="Normaali"/>
     <w:autoRedefine/>
     <w:uiPriority w:val="39"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00FE7173"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="left" w:pos="2011"/>
         <w:tab w:val="right" w:leader="dot" w:pos="9016"/>
       </w:tabs>
       <w:spacing w:after="100" w:line="240" w:lineRule="auto"/>
       <w:ind w:left="1531" w:hanging="624"/>
       <w:jc w:val="left"/>
     </w:pPr>
     <w:rPr>
       <w:noProof/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="FootnoteText">
+  <w:style w:type="paragraph" w:styleId="Alaviitteenteksti">
     <w:name w:val="footnote text"/>
-    <w:basedOn w:val="Normal"/>
-    <w:link w:val="FootnoteTextChar"/>
+    <w:basedOn w:val="Normaali"/>
+    <w:link w:val="AlaviitteentekstiChar"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00F86BAC"/>
     <w:pPr>
       <w:spacing w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="FootnoteTextChar">
-[...2 lines deleted...]
-    <w:link w:val="FootnoteText"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="AlaviitteentekstiChar">
+    <w:name w:val="Alaviitteen teksti Char"/>
+    <w:basedOn w:val="Kappaleenoletusfontti"/>
+    <w:link w:val="Alaviitteenteksti"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:rsid w:val="00F86BAC"/>
     <w:rPr>
       <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="CommentText">
+  <w:style w:type="paragraph" w:styleId="Kommentinteksti">
     <w:name w:val="annotation text"/>
-    <w:basedOn w:val="Normal"/>
-    <w:link w:val="CommentTextChar"/>
+    <w:basedOn w:val="Normaali"/>
+    <w:link w:val="KommentintekstiChar"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00F86BAC"/>
     <w:pPr>
       <w:spacing w:after="160" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:cstheme="minorBidi"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="CommentTextChar">
-[...2 lines deleted...]
-    <w:link w:val="CommentText"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="KommentintekstiChar">
+    <w:name w:val="Kommentin teksti Char"/>
+    <w:basedOn w:val="Kappaleenoletusfontti"/>
+    <w:link w:val="Kommentinteksti"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="00F86BAC"/>
     <w:rPr>
       <w:rFonts w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Header">
+  <w:style w:type="paragraph" w:styleId="Yltunniste">
     <w:name w:val="header"/>
-    <w:basedOn w:val="Normal"/>
-    <w:link w:val="HeaderChar"/>
+    <w:basedOn w:val="Normaali"/>
+    <w:link w:val="YltunnisteChar"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00F86BAC"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4819"/>
         <w:tab w:val="right" w:pos="9638"/>
       </w:tabs>
       <w:spacing w:line="240" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="HeaderChar">
-[...2 lines deleted...]
-    <w:link w:val="Header"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="YltunnisteChar">
+    <w:name w:val="Ylätunniste Char"/>
+    <w:basedOn w:val="Kappaleenoletusfontti"/>
+    <w:link w:val="Yltunniste"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="00F86BAC"/>
     <w:rPr>
       <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Footer">
+  <w:style w:type="paragraph" w:styleId="Alatunniste">
     <w:name w:val="footer"/>
-    <w:basedOn w:val="Normal"/>
-    <w:link w:val="FooterChar"/>
+    <w:basedOn w:val="Normaali"/>
+    <w:link w:val="AlatunnisteChar"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00F86BAC"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4819"/>
         <w:tab w:val="right" w:pos="9638"/>
       </w:tabs>
       <w:spacing w:line="240" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="FooterChar">
-[...2 lines deleted...]
-    <w:link w:val="Footer"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="AlatunnisteChar">
+    <w:name w:val="Alatunniste Char"/>
+    <w:basedOn w:val="Kappaleenoletusfontti"/>
+    <w:link w:val="Alatunniste"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="00F86BAC"/>
     <w:rPr>
       <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Caption">
+  <w:style w:type="paragraph" w:styleId="Kuvaotsikko">
     <w:name w:val="caption"/>
-    <w:basedOn w:val="Normal"/>
-    <w:next w:val="Normal"/>
+    <w:basedOn w:val="Normaali"/>
+    <w:next w:val="Normaali"/>
     <w:uiPriority w:val="35"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00F86BAC"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:i/>
       <w:iCs/>
       <w:color w:val="44546A" w:themeColor="text2"/>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="FootnoteReference">
+  <w:style w:type="character" w:styleId="Alaviitteenviite">
     <w:name w:val="footnote reference"/>
-    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:basedOn w:val="Kappaleenoletusfontti"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00F86BAC"/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="CommentReference">
+  <w:style w:type="character" w:styleId="Kommentinviite">
     <w:name w:val="annotation reference"/>
-    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:basedOn w:val="Kappaleenoletusfontti"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00F86BAC"/>
     <w:rPr>
       <w:sz w:val="16"/>
       <w:szCs w:val="16"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="Hyperlink">
+  <w:style w:type="character" w:styleId="Hyperlinkki">
     <w:name w:val="Hyperlink"/>
-    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:basedOn w:val="Kappaleenoletusfontti"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00F86BAC"/>
     <w:rPr>
       <w:color w:val="0563C1" w:themeColor="hyperlink"/>
       <w:u w:val="single"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="FollowedHyperlink">
+  <w:style w:type="character" w:styleId="AvattuHyperlinkki">
     <w:name w:val="FollowedHyperlink"/>
-    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:basedOn w:val="Kappaleenoletusfontti"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00F86BAC"/>
     <w:rPr>
       <w:color w:val="954F72" w:themeColor="followedHyperlink"/>
       <w:u w:val="single"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="CommentSubject">
+  <w:style w:type="paragraph" w:styleId="Kommentinotsikko">
     <w:name w:val="annotation subject"/>
-    <w:basedOn w:val="CommentText"/>
-[...1 lines deleted...]
-    <w:link w:val="CommentSubjectChar"/>
+    <w:basedOn w:val="Kommentinteksti"/>
+    <w:next w:val="Kommentinteksti"/>
+    <w:link w:val="KommentinotsikkoChar"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00F86BAC"/>
     <w:pPr>
       <w:spacing w:after="0"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
       <w:b/>
       <w:bCs/>
       <w:lang w:val="en-GB"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="CommentSubjectChar">
-[...2 lines deleted...]
-    <w:link w:val="CommentSubject"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="KommentinotsikkoChar">
+    <w:name w:val="Kommentin otsikko Char"/>
+    <w:basedOn w:val="KommentintekstiChar"/>
+    <w:link w:val="Kommentinotsikko"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:rsid w:val="00F86BAC"/>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial" w:cs="Arial"/>
       <w:b/>
       <w:bCs/>
       <w:kern w:val="0"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
       <w:lang w:val="en-GB" w:eastAsia="fi-FI"/>
       <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="BalloonText">
+  <w:style w:type="paragraph" w:styleId="Seliteteksti">
     <w:name w:val="Balloon Text"/>
-    <w:basedOn w:val="Normal"/>
-    <w:link w:val="BalloonTextChar"/>
+    <w:basedOn w:val="Normaali"/>
+    <w:link w:val="SelitetekstiChar"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00F86BAC"/>
     <w:pPr>
       <w:spacing w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="BalloonTextChar">
-[...2 lines deleted...]
-    <w:link w:val="BalloonText"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="SelitetekstiChar">
+    <w:name w:val="Seliteteksti Char"/>
+    <w:basedOn w:val="Kappaleenoletusfontti"/>
+    <w:link w:val="Seliteteksti"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:rsid w:val="00F86BAC"/>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="table" w:styleId="TableGrid">
+  <w:style w:type="table" w:styleId="TaulukkoRuudukko">
     <w:name w:val="Table Grid"/>
-    <w:basedOn w:val="TableNormal"/>
+    <w:basedOn w:val="Normaalitaulukko"/>
     <w:uiPriority w:val="39"/>
     <w:rsid w:val="00F86BAC"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
     </w:rPr>
     <w:tblPr>
       <w:tblBorders>
         <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
       </w:tblBorders>
     </w:tblPr>
   </w:style>
-  <w:style w:type="character" w:styleId="SubtleEmphasis">
+  <w:style w:type="character" w:styleId="Hienovarainenkorostus">
     <w:name w:val="Subtle Emphasis"/>
-    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:basedOn w:val="Kappaleenoletusfontti"/>
     <w:uiPriority w:val="19"/>
     <w:rsid w:val="00F86BAC"/>
     <w:rPr>
       <w:i/>
       <w:iCs/>
       <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="BookTitle">
+  <w:style w:type="character" w:styleId="Kirjannimike">
     <w:name w:val="Book Title"/>
-    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:basedOn w:val="Kappaleenoletusfontti"/>
     <w:uiPriority w:val="33"/>
     <w:rsid w:val="00F86BAC"/>
     <w:rPr>
       <w:b/>
       <w:bCs/>
       <w:i/>
       <w:iCs/>
       <w:spacing w:val="5"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Kuva-jataulukko-otsikko">
     <w:name w:val="Kuva- ja taulukko-otsikko"/>
-    <w:basedOn w:val="NoSpacing"/>
+    <w:basedOn w:val="Eivli"/>
     <w:link w:val="Kuva-jataulukko-otsikkoChar"/>
     <w:uiPriority w:val="2"/>
     <w:qFormat/>
     <w:rsid w:val="007B1354"/>
     <w:rPr>
       <w:rFonts w:eastAsia="Times New Roman"/>
       <w:bCs/>
       <w:i/>
       <w:iCs/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Kuva-jataulukko-otsikkoChar">
     <w:name w:val="Kuva- ja taulukko-otsikko Char"/>
-    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:basedOn w:val="Kappaleenoletusfontti"/>
     <w:link w:val="Kuva-jataulukko-otsikko"/>
     <w:uiPriority w:val="2"/>
     <w:rsid w:val="006530F3"/>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
       <w:bCs/>
       <w:i/>
       <w:iCs/>
       <w:kern w:val="0"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
       <w:lang w:eastAsia="fi-FI"/>
       <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="Heading5Char">
-[...2 lines deleted...]
-    <w:link w:val="Heading5"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Otsikko5Char">
+    <w:name w:val="Otsikko 5 Char"/>
+    <w:basedOn w:val="Kappaleenoletusfontti"/>
+    <w:link w:val="Otsikko5"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:rsid w:val="006D6332"/>
     <w:rPr>
       <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
       <w:kern w:val="0"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
       <w:lang w:eastAsia="fi-FI"/>
       <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="Heading6Char">
-[...2 lines deleted...]
-    <w:link w:val="Heading6"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Otsikko6Char">
+    <w:name w:val="Otsikko 6 Char"/>
+    <w:basedOn w:val="Kappaleenoletusfontti"/>
+    <w:link w:val="Otsikko6"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:rsid w:val="006D6332"/>
     <w:rPr>
       <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:i/>
       <w:iCs/>
       <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
       <w:kern w:val="0"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
       <w:lang w:eastAsia="fi-FI"/>
       <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="Heading7Char">
-[...2 lines deleted...]
-    <w:link w:val="Heading7"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Otsikko7Char">
+    <w:name w:val="Otsikko 7 Char"/>
+    <w:basedOn w:val="Kappaleenoletusfontti"/>
+    <w:link w:val="Otsikko7"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:rsid w:val="006D6332"/>
     <w:rPr>
       <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
       <w:kern w:val="0"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
       <w:lang w:eastAsia="fi-FI"/>
       <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="Heading8Char">
-[...2 lines deleted...]
-    <w:link w:val="Heading8"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Otsikko8Char">
+    <w:name w:val="Otsikko 8 Char"/>
+    <w:basedOn w:val="Kappaleenoletusfontti"/>
+    <w:link w:val="Otsikko8"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:rsid w:val="006D6332"/>
     <w:rPr>
       <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:i/>
       <w:iCs/>
       <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
       <w:kern w:val="0"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
       <w:lang w:eastAsia="fi-FI"/>
       <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="Heading9Char">
-[...2 lines deleted...]
-    <w:link w:val="Heading9"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Otsikko9Char">
+    <w:name w:val="Otsikko 9 Char"/>
+    <w:basedOn w:val="Kappaleenoletusfontti"/>
+    <w:link w:val="Otsikko9"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:rsid w:val="006D6332"/>
     <w:rPr>
       <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
       <w:kern w:val="0"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
       <w:lang w:eastAsia="fi-FI"/>
       <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Subtitle">
+  <w:style w:type="paragraph" w:styleId="Alaotsikko">
     <w:name w:val="Subtitle"/>
-    <w:basedOn w:val="Normal"/>
-[...1 lines deleted...]
-    <w:link w:val="SubtitleChar"/>
+    <w:basedOn w:val="Normaali"/>
+    <w:next w:val="Normaali"/>
+    <w:link w:val="AlaotsikkoChar"/>
     <w:uiPriority w:val="11"/>
     <w:rsid w:val="006D6332"/>
     <w:pPr>
       <w:numPr>
         <w:ilvl w:val="1"/>
       </w:numPr>
       <w:spacing w:after="160"/>
       <w:ind w:firstLine="851"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="majorBidi"/>
       <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
       <w:spacing w:val="15"/>
       <w:sz w:val="28"/>
       <w:szCs w:val="28"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="SubtitleChar">
-[...2 lines deleted...]
-    <w:link w:val="Subtitle"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="AlaotsikkoChar">
+    <w:name w:val="Alaotsikko Char"/>
+    <w:basedOn w:val="Kappaleenoletusfontti"/>
+    <w:link w:val="Alaotsikko"/>
     <w:uiPriority w:val="11"/>
     <w:rsid w:val="006D6332"/>
     <w:rPr>
       <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
       <w:spacing w:val="15"/>
       <w:kern w:val="0"/>
       <w:sz w:val="28"/>
       <w:szCs w:val="28"/>
       <w:lang w:eastAsia="fi-FI"/>
       <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Quote">
+  <w:style w:type="paragraph" w:styleId="Lainaus">
     <w:name w:val="Quote"/>
-    <w:basedOn w:val="Normal"/>
-[...1 lines deleted...]
-    <w:link w:val="QuoteChar"/>
+    <w:basedOn w:val="Normaali"/>
+    <w:next w:val="Normaali"/>
+    <w:link w:val="LainausChar"/>
     <w:uiPriority w:val="29"/>
     <w:rsid w:val="006D6332"/>
     <w:pPr>
       <w:spacing w:before="160" w:after="160"/>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr>
       <w:i/>
       <w:iCs/>
       <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="QuoteChar">
-[...2 lines deleted...]
-    <w:link w:val="Quote"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="LainausChar">
+    <w:name w:val="Lainaus Char"/>
+    <w:basedOn w:val="Kappaleenoletusfontti"/>
+    <w:link w:val="Lainaus"/>
     <w:uiPriority w:val="29"/>
     <w:rsid w:val="006D6332"/>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
       <w:i/>
       <w:iCs/>
       <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
       <w:kern w:val="0"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
       <w:lang w:eastAsia="fi-FI"/>
       <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="IntenseEmphasis">
+  <w:style w:type="character" w:styleId="Voimakaskorostus">
     <w:name w:val="Intense Emphasis"/>
-    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:basedOn w:val="Kappaleenoletusfontti"/>
     <w:uiPriority w:val="21"/>
     <w:rsid w:val="006D6332"/>
     <w:rPr>
       <w:i/>
       <w:iCs/>
       <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="IntenseQuote">
+  <w:style w:type="paragraph" w:styleId="Erottuvalainaus">
     <w:name w:val="Intense Quote"/>
-    <w:basedOn w:val="Normal"/>
-[...1 lines deleted...]
-    <w:link w:val="IntenseQuoteChar"/>
+    <w:basedOn w:val="Normaali"/>
+    <w:next w:val="Normaali"/>
+    <w:link w:val="ErottuvalainausChar"/>
     <w:uiPriority w:val="30"/>
     <w:rsid w:val="006D6332"/>
     <w:pPr>
       <w:pBdr>
         <w:top w:val="single" w:sz="4" w:space="10" w:color="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
         <w:bottom w:val="single" w:sz="4" w:space="10" w:color="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
       </w:pBdr>
       <w:spacing w:before="360" w:after="360"/>
       <w:ind w:left="864" w:right="864"/>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr>
       <w:i/>
       <w:iCs/>
       <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="IntenseQuoteChar">
-[...2 lines deleted...]
-    <w:link w:val="IntenseQuote"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="ErottuvalainausChar">
+    <w:name w:val="Erottuva lainaus Char"/>
+    <w:basedOn w:val="Kappaleenoletusfontti"/>
+    <w:link w:val="Erottuvalainaus"/>
     <w:uiPriority w:val="30"/>
     <w:rsid w:val="006D6332"/>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
       <w:i/>
       <w:iCs/>
       <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
       <w:kern w:val="0"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
       <w:lang w:eastAsia="fi-FI"/>
       <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="IntenseReference">
+  <w:style w:type="character" w:styleId="Erottuvaviittaus">
     <w:name w:val="Intense Reference"/>
-    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:basedOn w:val="Kappaleenoletusfontti"/>
     <w:uiPriority w:val="32"/>
     <w:rsid w:val="006D6332"/>
     <w:rPr>
       <w:b/>
       <w:bCs/>
       <w:smallCaps/>
       <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
       <w:spacing w:val="5"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="UnresolvedMention">
+  <w:style w:type="character" w:styleId="Ratkaisematonmaininta">
     <w:name w:val="Unresolved Mention"/>
-    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:basedOn w:val="Kappaleenoletusfontti"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="00881385"/>
     <w:rPr>
       <w:color w:val="605E5C"/>
       <w:shd w:val="clear" w:color="auto" w:fill="E1DFDD"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Taulukkoteksti">
     <w:name w:val="Taulukkoteksti"/>
     <w:basedOn w:val="Kuva-jataulukko-otsikko"/>
     <w:link w:val="TaulukkotekstiChar"/>
     <w:uiPriority w:val="2"/>
     <w:qFormat/>
     <w:rsid w:val="006530F3"/>
     <w:pPr>
       <w:spacing w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:i w:val="0"/>
       <w:iCs w:val="0"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="TaulukkotekstiChar">
     <w:name w:val="Taulukkoteksti Char"/>
     <w:basedOn w:val="Kuva-jataulukko-otsikkoChar"/>
     <w:link w:val="Taulukkoteksti"/>
     <w:uiPriority w:val="2"/>
     <w:rsid w:val="006530F3"/>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
       <w:bCs/>
       <w:i w:val="0"/>
       <w:iCs w:val="0"/>
       <w:kern w:val="0"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
       <w:lang w:eastAsia="fi-FI"/>
       <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Bibliography">
+  <w:style w:type="paragraph" w:styleId="Lhdeluettelo">
     <w:name w:val="Bibliography"/>
-    <w:basedOn w:val="Normal"/>
+    <w:basedOn w:val="Normaali"/>
     <w:uiPriority w:val="37"/>
     <w:qFormat/>
     <w:rsid w:val="009E4461"/>
     <w:pPr>
       <w:ind w:left="567" w:hanging="567"/>
       <w:jc w:val="left"/>
     </w:pPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Potsikko">
     <w:name w:val="Pääotsikko"/>
-    <w:basedOn w:val="Title"/>
+    <w:basedOn w:val="Otsikko"/>
     <w:link w:val="PotsikkoChar"/>
     <w:qFormat/>
     <w:rsid w:val="0088103A"/>
     <w:pPr>
       <w:outlineLvl w:val="9"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="1kappaleChar">
     <w:name w:val="1. kappale Char"/>
-    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:basedOn w:val="Kappaleenoletusfontti"/>
     <w:link w:val="1kappale"/>
     <w:rsid w:val="0088103A"/>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Arial"/>
       <w:kern w:val="0"/>
       <w:sz w:val="24"/>
       <w:lang w:eastAsia="fi-FI"/>
       <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="PotsikkoChar">
     <w:name w:val="Pääotsikko Char"/>
     <w:basedOn w:val="1kappaleChar"/>
     <w:link w:val="Potsikko"/>
     <w:rsid w:val="0088103A"/>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
       <w:b/>
       <w:bCs/>
       <w:kern w:val="0"/>
       <w:sz w:val="32"/>
       <w:szCs w:val="32"/>
       <w:lang w:eastAsia="fi-FI"/>
       <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Taulukoidenjakuvioidennumerointi">
     <w:name w:val="Taulukoiden ja kuvioiden numerointi"/>
-    <w:basedOn w:val="Caption"/>
+    <w:basedOn w:val="Kuvaotsikko"/>
     <w:link w:val="TaulukoidenjakuvioidennumerointiChar"/>
     <w:qFormat/>
     <w:rsid w:val="007B4ACF"/>
     <w:pPr>
       <w:keepNext/>
       <w:spacing w:before="360" w:after="240" w:line="220" w:lineRule="exact"/>
       <w:ind w:firstLine="0"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Book Antiqua" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Book Antiqua" w:cstheme="minorHAnsi"/>
       <w:b/>
       <w:bCs/>
       <w:i w:val="0"/>
       <w:iCs w:val="0"/>
       <w:noProof/>
       <w:color w:val="auto"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
       <w:lang w:eastAsia="en-US"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Taulukoidenjakuvioidenotsikointi">
     <w:name w:val="Taulukoiden ja kuvioiden otsikointi"/>
-    <w:basedOn w:val="Caption"/>
+    <w:basedOn w:val="Kuvaotsikko"/>
     <w:link w:val="TaulukoidenjakuvioidenotsikointiChar"/>
     <w:qFormat/>
     <w:rsid w:val="007B4ACF"/>
     <w:pPr>
       <w:keepNext/>
       <w:spacing w:before="240" w:after="120" w:line="220" w:lineRule="exact"/>
       <w:ind w:firstLine="0"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Book Antiqua" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Book Antiqua" w:cstheme="minorHAnsi"/>
       <w:bCs/>
       <w:iCs w:val="0"/>
       <w:noProof/>
       <w:color w:val="auto"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
       <w:lang w:eastAsia="en-US"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="TaulukoidenjakuvioidennumerointiChar">
     <w:name w:val="Taulukoiden ja kuvioiden numerointi Char"/>
-    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:basedOn w:val="Kappaleenoletusfontti"/>
     <w:link w:val="Taulukoidenjakuvioidennumerointi"/>
     <w:rsid w:val="007B4ACF"/>
     <w:rPr>
       <w:rFonts w:ascii="Book Antiqua" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Book Antiqua"/>
       <w:b/>
       <w:bCs/>
       <w:noProof/>
       <w:kern w:val="0"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
       <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="TaulukoidenjakuvioidenotsikointiChar">
     <w:name w:val="Taulukoiden ja kuvioiden otsikointi Char"/>
-    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:basedOn w:val="Kappaleenoletusfontti"/>
     <w:link w:val="Taulukoidenjakuvioidenotsikointi"/>
     <w:rsid w:val="007B4ACF"/>
     <w:rPr>
       <w:rFonts w:ascii="Book Antiqua" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Book Antiqua"/>
       <w:bCs/>
       <w:i/>
       <w:noProof/>
       <w:kern w:val="0"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
       <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Revision">
+  <w:style w:type="paragraph" w:styleId="Muutos">
     <w:name w:val="Revision"/>
     <w:hidden/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:rsid w:val="00DE0170"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
       <w:kern w:val="0"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
       <w:lang w:eastAsia="fi-FI"/>
       <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:divs>
     <w:div w:id="190456854">
       <w:bodyDiv w:val="1"/>
@@ -11383,51 +11960,51 @@
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="1819373891">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
   </w:divs>
   <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1353/mpq.2006.0029" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://tenk.fi/sites/default/files/2021-01/Ihmistieteiden_eettisen_ennakkoarvioinnin_ohje_2020.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://apastyle.apa.org/" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.PNG"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image3.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.saavutettavasti.fi/saavutettavat-asiakirjat/tekstinkasittelyohjelmat/word/" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jyu.fi/fi/opiskelijalle/kandi-ja-maisteriopiskelijan-ohjeet/opinnaytteet/opinnaytetyon-ja-verkkojulkaisujen-saavutettavuus" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1353/mpq.2006.0029" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jyu.fi/fi/file-download/download/public/24232" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://tenk.fi/sites/default/files/2021-01/Ihmistieteiden_eettisen_ennakkoarvioinnin_ohje_2020.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image3.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.PNG"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://apastyle.apa.org/" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4472C4"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="ED7D31"/>
       </a:accent2>
       <a:accent3>
@@ -11697,81 +12274,87 @@
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{A65A12F0-B440-4B79-B288-8DCB251186F2}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
+<file path=docMetadata/LabelInfo.xml><?xml version="1.0" encoding="utf-8"?>
+<clbl:labelList xmlns:clbl="http://schemas.microsoft.com/office/2020/mipLabelMetadata">
+  <clbl:label id="{6c167213-36fa-43ce-a5b8-f5dde8fe5ad3}" enabled="1" method="Standard" siteId="{e9662d58-caa4-4bc1-b138-c8b1acab5a11}" contentBits="0" removed="0"/>
+</clbl:labelList>
+</file>
+
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <Template>Normal.dotm</Template>
+  <Template>JY Psykologian laitoksen tutkielmien mallipohja 2025.dotx</Template>
   <TotalTime></TotalTime>
-  <Pages>12</Pages>
-[...1 lines deleted...]
-  <Characters>15771</Characters>
+  <Pages>13</Pages>
+  <Words>2092</Words>
+  <Characters>16949</Characters>
   <Application>Microsoft Office Word</Application>
-  <DocSecurity>0</DocSecurity>
-[...1 lines deleted...]
-  <Paragraphs>35</Paragraphs>
+  <DocSecurity>4</DocSecurity>
+  <Lines>141</Lines>
+  <Paragraphs>38</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Otsikko</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="2" baseType="lpstr">
       <vt:lpstr/>
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company>University of Jyväskylä</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>17683</CharactersWithSpaces>
+  <CharactersWithSpaces>19003</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>Markkula, Sanna</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>